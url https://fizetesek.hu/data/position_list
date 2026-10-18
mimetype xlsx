--- v8 (2026-08-24)
+++ v9 (2026-10-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2727">
   <si>
     <t>A fizetési felmérésben szereplő munkakörök listája</t>
   </si>
   <si>
     <t>www.fizetesek.hu</t>
   </si>
   <si>
     <t>Frissítve:</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>Pozíciók száma</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_hu</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_hu</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_hu</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -14254,51 +14254,51 @@
   </si>
   <si>
     <t>Országigazgató</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Felelős a társaság külföldi fióktelepe nevében végzett gazdálkodásért, irányításért és eljárásért (az anyacég általi megbízás alapján).
 * Felelős az időközi teljesítésért és a kitűzött pénzügyi tervek eléréséért.
 * Folyamatok betartásának ellenőrzése a társaság keretein belül.
 * A társaság rövid távú és hosszú távú stratégiájának tervezése.
 * Új haszonszerzési lehetőségek tervezése és jóváhagyása.
 * A társaság képviselete fontos üzleti tárgyalásokon és egyeztetéseken.
 * Kommunikáció a társaság felső vezetésével és többi részlegének tagjaival.
 * Rendszeres jelentések kidolgozása és küldése az anyacég számára.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Gazdasági/pénzügyi igazgató</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Felelős a gazdasági részleg problémamentes működéséért a társaság keretein belül.
 * A társaságon belüli összes pénzügyi tevékenység tervezése, irányítása és ellenőrzése.
 * Beosztott alkalmazottak vezetése, koordinálása, motiválása és értékelése.
 * Költségvetés, előrejelzés és pénzügyi terv kidolgozása.
 * A társaság pénzforgalmának irányítása és ellenőrzése.
 * Kommunikáció a kereskedelmi pénzintézetekkel, könyvvizsgálókkal, adóhatósággal stb.
 * Jelentések kidolgozása és prezentálása a társaság tulajdonosainak.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>