--- v4 (2026-03-06)
+++ v5 (2026-04-06)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2569">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2675">
   <si>
     <t>A fizetési felmérésben szereplő munkakörök listája</t>
   </si>
   <si>
     <t>www.fizetesek.hu</t>
   </si>
   <si>
     <t>Frissítve:</t>
   </si>
   <si>
-    <t>03/2026</t>
+    <t>04/2026</t>
   </si>
   <si>
     <t>Pozíciók száma</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_hu</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_hu</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_hu</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -517,50 +517,80 @@
 * Operating towed machines such as seed drills or manure spreaders to plant, fertilize, dust, and spray crops. 
 * Loading hoppers, containers, or conveyors to feed machines with products, using forklifts, transfer augers, suction gates, shovels, or pitchforks. 
 * Spraying fertilizer or pesticide solutions to control insects, fungus and weed growth, and diseases, using hand sprayers. 
 * Mixing specified materials or chemicals, and dump solutions, powders, or seeds into planter or sprayer machinery. 
 * Irrigating soil, using portable pipes or ditch systems, and maintaining ditches or pipes and pumps. 
 * Directing and monitoring the activities of work crews engaged in planting, weeding, or harvesting activities. 
 * Loading and unloading crops or containers of materials, manually or using conveyors, handtrucks, forklifts, or transfer augers. 
 * Weighing crop-filled containers, and record weights and other identifying information. </t>
   </si>
   <si>
     <t>* Mezőgazdasági termelés során használt eszközök, például traktorok, kombájnok és öntözőberendezések üzemeltetése vagy karbantartása.
 * A gépek működésének megfigyelése és hallgatása a berendezés meghibásodásának észlelése érdekében.
 * Szántóföldi eszközök, például ekelemez, permetezők vagy kombájnok traktorokhoz való csatolása csavarok és kéziszerszámok segítségével.
 * Teherautók vezetése termények, anyagok, eszközök vagy mezőgazdasági munkások szállítása érdekében.
 * Mezőgazdasági gépek beállítása, javítása és karbantartása, valamint a gépek meghibásodásának bejelentése a felügyelőknek.
 * A vontatott gépek, például a magvetők vagy a trágyaszórók üzemeltetése a növények elvetésére, termőföld trágyázására, porozására és permetezésére.
 * Hopper, tartályok vagy szállítószalagok megtöltése termékekkel a gépek etetéséhez, targoncák, transzfer szivattyúk, szívókapuk, lapátok vagy vasvillák segítségével.
 * Ültetvény Trucks műtrágya vagy rovarirtó oldatok kijuttatása a rovarok, gomba és a gyomnövények növekedésének és a betegségek ellenőrzésére kézi permetezők segítségével.
 * Meghatározott anyagok vagy vegyi anyagok keverése és megoldások, porok vagy magok kiöntése ültető- vagy permetező gépekbe.
 * A talaj öntözése hordozható csövek vagy árokrendszerek segítségével, valamint az árkok vagy a csövek és szivattyúk karbantartása.
 * A telepítési, gyomirtási vagy betakarítási tevékenységekben részt vevő munkacsoportok irányítása és tevékenységének figyelemmel kísérése.
 * Termények vagy tartályok megrakodása és kirakodása manuálisan vagy szállítószalagok, kézi targoncák, targoncák vagy transzfer szivattyúk segítségével.
 * Terménnyel teli tartályok mérlegelése és súlyok, valamint egyéb azonosító adatok rögzítése.</t>
   </si>
   <si>
+    <t>Agricultural Specialist</t>
+  </si>
+  <si>
+    <t>Mezőgazdasági specialista</t>
+  </si>
+  <si>
+    <t>* Preparing soil for planting and sowing through plowing, fertilization, and irrigation.
+* Sowing grains and industrial crops, as well as planting vegetables in prepared fields.
+* Protecting crops from diseases and pests through spraying and dusting with fungicides and pesticides.
+* Harvesting mature crops such as grains, rye, and barley, or gathering root vegetables like potatoes, corn, beets, and tobacco.
+* Classifying, storing, and dispatching harvested products to market.
+* Monitoring crop growth and development, ensuring optimal conditions for yield.
+* Implementing sustainable agricultural practices to enhance soil health and productivity.
+* Collaborating with agronomists and other specialists to improve farming techniques and crop varieties.
+* Keeping accurate records of planting schedules, crop yields, and pesticide applications.
+* Staying updated on agricultural trends, technologies, and regulations to ensure compliance and innovation in farming practices.</t>
+  </si>
+  <si>
+    <t>* A talaj előkészítése vetésre és ültetésre szántóföldi művelés, trágyázás és öntözés révén.
+* Gabonák és ipari növények vetése, valamint zöldségek ültetése a felkészített területeken.
+* A növények védelme betegségek és kártevők ellen gombaölő szerekkel és rovarirtókkal való permetezés és porzás révén.
+* Érett növények betakarítása, mint például gabonák, rozs, árpa, vagy gyökérzöldségek összegyűjtése, mint például burgonya, kukorica, cukorrépa és dohány.
+* A betakarított termékek osztályozása, tárolása és piacra szállítása.
+* A növények fejlődésének és növekedésének nyomon követése, a hozam optimális feltételeinek biztosítása.
+* Fenntartható mezőgazdasági gyakorlatok megvalósítása a talaj egészségének és termelékenységének javítása érdekében.
+* Együttműködés agronómusokkal és más szakemberekkel a termelési technikák és növényfajták fejlesztése érdekében.
+* Pontos nyilvántartás vezetése a vetési ütemtervekről, a növényhozamokról és a növényvédőszer-alkalmazásokról.
+* Az agrár trendek, a technológiák és a szabályozások nyomon követése a megfelelés és az innováció biztosítása érdekében a mezőgazdasági gyakorlatok terén.</t>
+  </si>
+  <si>
     <t>Agricultural Technician</t>
   </si>
   <si>
     <t>Mezőgazdasági technikus</t>
   </si>
   <si>
     <t>* Responsibility for planting, spraying, collecting, storing and selling agricultural products.
 * Operating agricultural machinery and equipment and keeping them in working order.
 * Collecting the samples of crops and livestock.
 * Conducting experiments aimed at increasing the fertility of crops, livestock performance and their resistance to disease and pests.
 * Keeping records of discovered facts, their analysing and drawing conclusions.
 * Cleaning and sterilising the laboratory and laboratory equipment.</t>
   </si>
   <si>
     <t>* Felelős a mezőgazdasági termények termesztéséért, permetezéséért, betakarításáért, tárolásáért és árusításáért.
 * Mezőgazdasági gépek és berendezések kiszolgálása, üzemképes állapotban való tartása.
 * Mezőgazdasági termények és gazdasági állatok mintavétele.
 * A mezőgazdasági termények termőképességének, a gazdasági állatok teljesítményének, valamint betegségek és kártevők elleni ellenállásuk növelésére irányuló kísérletek végrehajtása.
 * Megállapított tények feljegyzése, elemzése és következtetések levonása.
 * A laboratórium és laboratóriumi berendezés tisztítása ás fertőtlenítése.</t>
   </si>
   <si>
     <t>Agricultural Technologist</t>
   </si>
   <si>
@@ -993,50 +1023,76 @@
 * Különleges hatások (öregedés, véraláfutások, sérülések stb.) létrehozása smink segítségével.
 * Parókák és paróka termékek készítése.
 * Arc és/vagy fej gipszöntvényeinek készítése.
 * Latex és szilikon maszkok készítése az arc és/vagy fej gipszöntvényeiből.</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Fotómodell</t>
   </si>
   <si>
     <t xml:space="preserve">* Posing in front of the lenses of photographers, following their instructions. 
 * Viewing of clothes, products etc.
 * Performing in TV adverts.
 * Cooperation with visagists, hair dressers and clothes stylists.
 * Transferring to castings and places of photographing.
 </t>
   </si>
   <si>
     <t>* Pózolás a fényképészek objektívje előtt, utasításaik teljesítése.
 * Ruhák, termékek stb. bemutatása.
 * Reklámfilmekben való szereplés.
 * Együttműködés a sminkesekkel, fodrászokkal és öltözködési stylistokkal.
 * Áthelyezkedés a castingokra és a fényképezés helyszíneire.</t>
+  </si>
+  <si>
+    <t>Museum Specialist</t>
+  </si>
+  <si>
+    <t>Múzeumi szakember</t>
+  </si>
+  <si>
+    <t>Management, registration, and protection of collection items.
+Professional processing and cataloguing of artefacts.
+Creation and implementation of exhibition projects.
+Scientific research activities in the relevant field.
+Preparation of educational and outreach materials and lectures.
+Methodological guidance in acquiring new collections.
+Collaboration with professional institutions.
+Supervision of storage conditions and conservation processes.</t>
+  </si>
+  <si>
+    <t>Gyűjteményi tárgyak kezelése, nyilvántartása és védelme.
+A tárgyak szakszerű feldolgozása és katalogizálása.
+Kiállítási projektek készítése és megvalósítása.
+Tudományos kutatómunka az adott szakterületen.
+Ismeretterjesztő anyagok és előadások készítése.
+Módszertani iránymutatás új gyűjtemények beszerzésénél.
+Együttműködés szakmai intézményekkel.
+A tárolási és konzerválási feltételek felügyelete.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fényképész</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Személyek, állatok, tárgyak, tájak stb. fényképezése.
 * Analóg és digitális fényképezőgépek, objektívek, világítástechnika, szűrők, előtétlencsék stb. használata.
 * Személyek utasítása a fényképezés során.
 * Fényképek szerkesztése számítástechnika segítségével.
 * Kisfilmek előhívása, fényképek nyomtatása.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -2345,51 +2401,51 @@
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
     <t>* Az online bolt napi működésének felügyelete, zökkenőmentes vásárlói élmény biztosítása.
 * Terméklisták kezelése, ideértve az új termékek hozzáadását, leírások frissítését és képek optimalizálását.
 * Készlet szintek figyelése és beszállítókkal való koordinálás a termékek időben történő feltöltése érdekében.
 * Vásárlói rendelések feldolgozása és időben történő teljesítésének és kiszállításának biztosítása.
 * Ügyfélinformációk kezelése, szakmai hozzáállással történő válaszadás e-mailen, chaten és telefonon keresztül.
 * Promóciós stratégiák és marketing kampányok megvalósítása az online értékesítés növelése érdekében.
 * Értékesítési adatok és weboldal forgalom elemzése trendek azonosítása és teljesítményjavítás céljából.
 * Együttműködés a marketing csapattal az online bolt online jelenlétének erősítése érdekében.
 * Pontos nyilvántartás vezetése az eladásokról, visszaküldésekről és ügyfélinterakciókról.
 * Megfelelés biztosítása az e-kereskedelemre vonatkozó szabályozásoknak és szabványoknak.
 * E-kereskedelmi platformok és szoftverek használata a műveletek hatékonyságának és a folyamatok egyszerűsítésének biztosítása érdekében.
 * Rendszeres jelentések készítése a teljesítménymérőkről és fejlesztések javaslása.
 * Segítségnyújtás az online bolt felhasználói felületének fejlesztésében és karbantartásában az optimális ügyfélkapcsolat érdekében.</t>
   </si>
   <si>
-    <t>Product Marketing Manager</t>
+    <t>Product Manager</t>
   </si>
   <si>
     <t>Termékmenedzser</t>
   </si>
   <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t>* Üzleti megoldások, folyamatok és üzleti modellek készítése.
 * Műszaki és árajánlatok kidolgozása.
 * Fejlesztési intézkedések javaslása és megvalósítása.
 * Termékértékesítés támogatása tekintettel a műszaki és eljárási oldalra, valamint a szállítóval fennálló kapcsolatokra.
 * Megfelelő műszaki és üzleti dokumentáció vezetése.
 * Piaci körülmények elemzése, piaci elemzések eredményeinek feldolgozása, rendszeres összegzések készítése az eredményekről és azok prezentálása.
 * Együttműködés a társaság kereskedelmi és műszaki részlegével.
 * Társaság reprezentálása üzleti partnerekkel és egyéb alanyokkal való tárgyalásokon.</t>
   </si>
   <si>
@@ -2796,50 +2852,88 @@
 * Kapcsolódó feladatok ellátása az épületek kivitelezése során.</t>
   </si>
   <si>
     <t>Civil Engineer</t>
   </si>
   <si>
     <t>Építőmérnök</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
     <t>* Előkészítő, műszaki, projekt-, valamint más építési és építésműszaki dokumentáció készítése az építkezések, azok módosításának és fenntartási munkálatainak engedélyezése során.
 * Részdokumentáció készítése a területrendezési tervekhez.
 * Dokumentumok készítése az építészeti alkotás környezeti hatásának értékeléséhez.
 * Műszaki és gazdasági szaktanácsadás (szakvélemények, kutatások, becslések, értékelések stb.).
 * Építészeti mérések és diagnosztika végzése.
 * Szerzői szakfelügyelet az építkezések jóváhagyott projektdokumentáció szerinti megvalósítása felett.
 * Az építkezés beruházójának képviselete az építkezések előkészítési és megvalósítási ügyeiben.</t>
+  </si>
+  <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Építőmérnök közbeszerzésre</t>
+  </si>
+  <si>
+    <t>* Preparing and submitting competitive bids for construction projects.
+* Analyzing project requirements and specifications to determine bid scope.
+* Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
+* Conducting cost analysis and estimating project expenses to create accurate bid proposals.
+* Researching and identifying potential subcontractors and suppliers for project needs.
+* Ensuring compliance with legal and regulatory requirements in bid submissions.
+* Presenting bids to clients and addressing any inquiries or concerns.
+* Maintaining records of bids submitted and outcomes for future reference.
+* Monitoring industry trends and competitor activities to enhance bidding strategies.
+* Participating in negotiations with clients and stakeholders to secure contracts.
+* Assisting in the development of project schedules and resource allocation.
+* Providing support during the project execution phase to ensure adherence to bid specifications.
+* Contributing to the continuous improvement of bidding processes and methodologies.
+* Attending industry conferences and networking events to promote the company and gather insights.</t>
+  </si>
+  <si>
+    <t>* Versenytárgyalások előkészítése és benyújtása építési projektekhez.
+* Projekt követelmények és műszaki leírások elemzése a pályázat hatókörének meghatározására.
+* Együttműködés projektvezetőkkel, mérnökökkel és más érintettekkel a szükséges információk összegyűjtésére.
+* Költség elemzés és a projekt költségeinek becslése a pontos ajánlat elkészítéséhez.
+* Lehetséges alvállalkozók és beszállítók kutatása és azonosítása a projekt igényeinek kielégítésére.
+* A jogi és szabályozási követelményeknek való megfelelés biztosítása a pályázat benyújtása során.
+* Ajánlatok bemutatása az ügyfeleknek és az esetleges kérdésekre vagy aggályokra való reagálás.
+* A benyújtott ajánlatok és eredmények nyilvántartásának vezetése a jövőbeli referencia céljára.
+* Ipari trendek és versenytársak tevékenységeinek nyomon követése az ajánlati stratégia jogosultságának javítása érdekében.
+* Ügyfelekkel és érintettekkel folytatott tárgyalásokban való részvétel a szerződések biztosítása érdekében.
+* Projekt ütemtervek és erőforrás-allokáció fejlesztésében való segédkezés.
+* Támogatás nyújtása a projekt végrehajtási szakaszban a pályázati műszaki leírások betartásának biztosítására.
+* Az ajánlati folyamatok és módszertanok folyamatos javításához való hozzájárulás.
+* Ipari konferenciák és hálózati események látogatása a cég népszerűsítése és információgyűjtés céljára.</t>
   </si>
   <si>
     <t>Construction Estimator</t>
   </si>
   <si>
     <t>Építkezési költségvetés-/számvetéskészítő</t>
   </si>
   <si>
     <t>* Collection and analysis of partial data entering the final value of the construction costs of the works.
 * Examination of preliminary architectural drawings and engineering plans.
 * Attendance at construction sites, checking the availability of utilities.
 * Determining the amount of building materials and labour needed to construct the works.
 * Compilation of estimates taking into account all inputs and factors affecting the final cost value.
 * Drafting of final bids.
 * Providing advice on the profitability of construction projects.</t>
   </si>
   <si>
     <t>* Az épület végleges költségeinek értékét alkotó részleges adatok összegyűjtése és elemzése.
 * Előzetes építkezési rajzok és mérnöki tervek tanulmányozása.
 * Építkezési helyszínek látogatása, közművek elérhetőségének ellenőrzése.
 * Az építés megvalósításához szükséges építőanyag és munkaerő mennyiségének meghatározása.
 * Az összes anyagfelhasználást és a költségek végső értékét befolyásoló tényezőket tekintetbe vevő árkalkulációk összeállítása.
 * Végleges árajánlatok kidolgozása.
 * Az építési projekt jövedelmezőségére vonatkozó tanácsadás.</t>
   </si>
@@ -2986,50 +3080,80 @@
   <si>
     <t>Estate Agent</t>
   </si>
   <si>
     <t>Ingatlanügynök</t>
   </si>
   <si>
     <t>* Arranging for the purchase, sale and rental of real estate.
 * Searching for properties matching the requirements of the client.
 * Publication of advertisements in the media.
 * Conducting sightings of properties, preparing photographic documentation of the interior and exterior.
 * Presentation of selected properties to the clients.
 * Preparing administrative documents for the closure of the business case.
 * Managing and updating real estate portfolio and client database.</t>
   </si>
   <si>
     <t>* Ingatlanok adásvételének, bérbeadásának közvetítése.
 * Az ügyfelek igényeinek megfelelő ingatlanok keresése.
 * Hirdetések közzététele a tömegkommunikációs eszközökön.
 * Ingatlanok szemléje, beltér és kültér fényképes dokumentálása.
 * Kiválasztott ingatlanok prezentálása az ügyfeleknek.
 * Adminisztratív dokumentumok készítése az üzleti eset lezárása céljából.
 * Ingatlan portfólió és ügyfél adatbázis vezetése és frissítése.</t>
   </si>
   <si>
+    <t>Finishing works in constructions</t>
+  </si>
+  <si>
+    <t>Befejező munkák az építőiparban</t>
+  </si>
+  <si>
+    <t>* Executing finishing works in construction projects, ensuring high-quality standards and attention to detail.
+* Installing various materials such as drywall, plaster, paint, and flooring to complete interior and exterior surfaces.
+* Collaborating with architects, contractors, and other construction professionals to meet project specifications and timelines.
+* Conducting inspections of completed work to ensure compliance with safety regulations and building codes.
+* Preparing surfaces for finishing by cleaning, sanding, and applying necessary treatments.
+* Utilizing a variety of tools and equipment, including hand tools and power tools, to perform tasks efficiently and safely.
+* Maintaining a clean and organized work environment to promote safety and productivity.
+* Troubleshooting and resolving issues that arise during the finishing process.
+* Keeping accurate records of work performed and materials used for project tracking and reporting.
+* Adhering to project schedules and communicating effectively with team members to ensure timely completion of tasks.</t>
+  </si>
+  <si>
+    <t>* Építési projektek befejező munkálatainak végrehajtása, magas minőségi szabványok és részletességre való figyelem biztosítása.
+* Különböző anyagok, például gipszpanelek, vakolat, festék és padlóburkolatok telepítése a belső és külső felületek teljes körű befejezéséhez.
+* Együttműködés tervezőkkel, vállalkozókkal és más építőipari szakemberekkel a projekt specifikációinak és határidőinek betartása érdekében.
+* Az elkészült munka ellenőrzése, hogy biztosítsa az összhangot a biztonsági szabályokkal és az építési szabványokkal.
+* Felületek előkészítése befejezésre tisztítással, csiszolással és a szükséges kezelések alkalmazásával.
+* Különböző szerszámok és berendezések használata, beleértve a kéziszerszámokat és a motoros szerszámokat, a feladatok hatékony és biztonságos elvégzése érdekében.
+* A munkakörnyezet tisztán és szervezetten tartása a biztonság és a termelékenység elősegítése érdekében.
+* Hibakeresés és probléma megoldása, amely a befejező folyamat során felmerül.
+* A végzett munkáról és a felhasznált anyagokról pontos nyilvántartás vezetése a projekt nyomon követése és jelentése céljából.
+* A projekt ütemtervhez való ragaszkodás és az eredményes kommunikáció a csapattagokkal a feladatok időben történő befejezésének biztosítása érdekében.</t>
+  </si>
+  <si>
     <t>Fitter/Assembler</t>
   </si>
   <si>
     <t>Szerelő/összeszerelő</t>
   </si>
   <si>
     <t>* Dismantling original window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Mounting and securing window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Providing repairs, warranties, and after-sales service.</t>
   </si>
   <si>
     <t xml:space="preserve">* Eredeti nyílászárók, párkányok, garázskapuk, árnyékoló rendszerek, gipszkarton, zsaluzat stb. leszerelése az ügyfélnél.
 * Nyílászárók, párkányok, garázskapuk, árnyékoló rendszerek, gipszkarton, zsaluzat stb. felszerelése és telepítése.
 * Javítások, garanciális és garancia időn túli szerviz biztosítása.
 </t>
   </si>
   <si>
     <t>Floor Layer, Paver</t>
   </si>
   <si>
     <t>Burkoló, padlóburkoló</t>
   </si>
   <si>
     <t>* Assessing the degree of unevenness of floors with a spirit level.
 * Eliminating the identified unevenness using a levelling screed.
@@ -3320,54 +3444,54 @@
     <t>* Egyszerűbb hűtő- és légkondicionáló berendezések tervezéséhez szükséges számítások elvégzése.
 * Hűtő és légkondicionáló berendezések szerelése, szétszerelése és befejezése.
 * Meghibásodások megállapítása és az elhárításukhoz szükséges folyamatok meghatározása.
 * Automatikus és vezérlő egységek bekötése a hűtő- és légkondicionáló berendezésekbe.
 * Berendezések elbírálása a szabványok és előírások teljesítése szempontjából.</t>
   </si>
   <si>
     <t>Roofer</t>
   </si>
   <si>
     <t>Bádogos, tetőfedő</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
     <t>* Bádogtermékek számítása, berajzolása és előállítása.
 * Lemezek kívánt méretre történő vágása.
 * Lágy és kemény tetőfedések fektetése.
 * Tetők, teraszok, erkélyek, loggiák, attikák, párkányok, parapettek stb. lemezelése.</t>
   </si>
   <si>
-    <t>Scaffolder</t>
-[...2 lines deleted...]
-    <t>Állványszerelő</t>
+    <t>Scaffolder worker</t>
+  </si>
+  <si>
+    <t>Állványozó</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
     <t>* Állványzatok felállítása tekintetbe véve az alapzat teherbírását. 
 * Állványzatok szerelése az épülethomlokzatok mentén.
 * Tárgyak állványzatról való leesése ellen védő korlátok, hálók, létrák, padlók elhelyezése.
 * Felelős az állványzat megfelelő elhelyezéséért, rögzítéséért és összeszereléséért.
 * Állványzatok és védőhálók szétszerelése az építési munkák befejezését követően.</t>
   </si>
   <si>
     <t>Site Manager</t>
   </si>
   <si>
     <t>Építésvezető</t>
   </si>
   <si>
     <t>* Responsibility for organising, managing, and coordinating construction work and other activities on the construction site.
 * Assessing the construction work progress on a regular basis, monitoring the use of budgeted funds.* Recording all completed construction work in the construction log.
@@ -5649,50 +5773,74 @@
   <si>
     <t>ABAP Programmer</t>
   </si>
   <si>
     <t>ABAP programozó</t>
   </si>
   <si>
     <t>* Developing complex computer applications and/or separate modules in the ABAP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Komplex számítógépes alkalmazások és/vagy önálló modulok fejlesztése ABAP programozási nyelven.
 * Ügyfelek igényeinek elemzése, lehetséges kockázatok és kapcsolódó műszaki problémák elbírálása.
 * Közreműködés a műszaki specifikációk készítésében.
 * Az elvégzett munka átadása az ügyfeleknek/tesztelőknek tesztelésre.
 * A forráskód funkcionális és biztonsági hibáinak felkutatása és elhárítása.
 * Kész szoftveralkalmazások átadása az ügyfeleknek, projektmenedzsernek stb.
 * Műszaki támogatás nyújtása az ügyfeleknek.</t>
   </si>
   <si>
+    <t>Agile Coach</t>
+  </si>
+  <si>
+    <t>Agile coach</t>
+  </si>
+  <si>
+    <t>Implementing agile principles within teams and the organization.
+Coaching Scrum Masters, Product Owners, and development teams.
+Facilitating retrospectives, workshops, and agile ceremonies.
+Assessing team maturity and proposing improvements.
+Removing obstacles that hinder agile ways of working.
+Educating teams on agile frameworks (Scrum, Kanban, SAFe).
+Supporting a culture of continuous improvement.</t>
+  </si>
+  <si>
+    <t>Agilis elvek bevezetése a csapatokban és a szervezetben.
+Scrum Masterek, Product Ownerek és fejlesztőcsapatok coacholása.
+Retrospektívek, workshopok és agilis ceremóniák facilitálása.
+A csapat érettségének értékelése és fejlesztési javaslatok készítése.
+Az agilis működést akadályozó tényezők eltávolítása.
+Csapatok oktatása agilis keretrendszerekben (Scrum, Kanban, SAFe).
+A folyamatos fejlesztés kultúrájának támogatása.</t>
+  </si>
+  <si>
     <t>AI Engineer</t>
   </si>
   <si>
     <t>Mesterséges intelligencia mérnök</t>
   </si>
   <si>
     <t>* Design, development and implementation of artificial intelligence and machine learning models.
 * Data processing and analysis, including dataset preparation, cleaning and annotation.
 * Development of algorithms for prediction, classification, image/speech recognition or natural language processing (NLP).
 * Integration of AI solutions into existing products, systems or cloud infrastructure.
 * Optimization of models in terms of performance, accuracy and computational resource requirements.
 * Collaboration with data analysts, software developers and business teams in defining requirements and goals.
 * Monitoring AI/ML trends and innovations and applying them in practice.
 * Documentation of procedures, solutions and experiment results.</t>
   </si>
   <si>
     <t>* Mesterséges intelligencia és gépi tanulási modellek tervezése, fejlesztése és implementálása.
 * Adatok feldolgozása és elemzése, beleértve az adatkészletek előkészítését, tisztítását és annotálását.
 * Algoritmusok fejlesztése előrejelzéshez, osztályozáshoz, kép-/beszédfelismeréshez vagy természetes nyelvfeldolgozáshoz (NLP).
 * AI megoldások integrálása meglévő termékekbe, rendszerekbe vagy felhőinfrastruktúrába.
 * Modellek optimalizálása teljesítmény, pontosság és számítási erőforrás-igény szempontjából.
 * Együttműködés adatelemzőkkel, szoftverfejlesztőkkel és üzleti csapatokkal a követelmények és célok meghatározásában.
 * AI/ML trendek és újdonságok nyomon követése és alkalmazása a gyakorlatban.
 * Folyamatok, megoldások és kísérletek dokumentálása.</t>
   </si>
@@ -6559,50 +6707,74 @@
   <si>
     <t>Objective-C Programmer</t>
   </si>
   <si>
     <t>Objective-C programozó</t>
   </si>
   <si>
     <t>* Developing mobile applications for the iOS platform and for devices with the iOS operating system (iPhone, iPad etc.).
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Mobil alkalmazások fejlesztése iOS platformra és iOS operációs rendszerrel rendelkező berendezésekre (iPhone, iPad stb.).
 * Ügyfelek igényeinek elemzése, lehetséges kockázatok és kapcsolódó műszaki problémák elbírálása.
 * Közreműködés a műszaki specifikációk készítésében.
 * Az elvégzett munka átadása az ügyfeleknek/tesztelőknek tesztelésre.
 * A forráskód funkcionális és biztonsági hibáinak felkutatása és elhárítása.
 * Kész szoftveralkalmazások átadása az ügyfeleknek, projektmenedzsernek stb.
 * Műszaki támogatás nyújtása az ügyfeleknek.</t>
   </si>
   <si>
+    <t>Online Casino Technician</t>
+  </si>
+  <si>
+    <t>Online kaszinó technikus</t>
+  </si>
+  <si>
+    <t>Managing and monitoring online gaming systems.
+Resolving incidents related to gaming software.
+Deploying updates and game configurations.
+Testing the functionality of game modules.
+Communicating with developers and game providers.
+Ensuring operational stability and performance.
+Documenting technical interventions.</t>
+  </si>
+  <si>
+    <t>Online játékrendszerek felügyelete és monitorozása.
+A játékszoftverrel kapcsolatos incidensek kezelése.
+Frissítések és játékbeállítások telepítése.
+Játékmódulok működésének tesztelése.
+Kapcsolattartás fejlesztőkkel és játékszolgáltatókkal.
+Az üzemeltetés stabilitásának és teljesítményének biztosítása.
+Technikai beavatkozások dokumentálása.</t>
+  </si>
+  <si>
     <t>Oracle Programmer</t>
   </si>
   <si>
     <t>Oracle programozó</t>
   </si>
   <si>
     <t>* Developing computer applications and connecting them with the Oracle database system.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Számítógépes alkalmazások fejlesztése és összekapcsolása az Oracle adatbázis-kezelő rendszerrel.
 * Ügyfelek igényeinek elemzése, lehetséges kockázatok és kapcsolódó műszaki problémák elbírálása.
 * Közreműködés a műszaki specifikációk készítésében.
 * Az elvégzett munka átadása az ügyfeleknek/tesztelőknek tesztelésre.
 * A forráskód funkcionális és biztonsági hibáinak felkutatása és elhárítása.
 * Kész szoftveralkalmazások átadása az ügyfeleknek, projektmenedzsernek stb.
 * Műszaki támogatás nyújtása az ügyfeleknek.</t>
   </si>
   <si>
     <t>Perl Programmer</t>
@@ -6722,80 +6894,128 @@
   <si>
     <t>* Developing and maintaining statistical software and tools using R programming language.
 * Analyzing complex datasets to extract meaningful insights and drive data-informed decision-making.
 * Collaborating with cross-functional teams to understand data requirements and deliver actionable solutions.
 * Creating data visualizations and reports to communicate findings effectively to stakeholders.
 * Writing clean, efficient, and well-documented code to ensure maintainability and scalability of projects.
 * Conducting data cleaning and preprocessing to ensure data quality and reliability.
 * Participating in code reviews and contributing to best practices in software development.
 * Staying updated with the latest advancements in R programming and data science methodologies.
 * Troubleshooting and debugging existing R applications to enhance functionality and performance.
 * Providing training and support to team members and stakeholders on R tools and techniques.</t>
   </si>
   <si>
     <t>* Statisztikai szoftverek és eszközök fejlesztése és karbantartása R programozási nyelv használatával.
 * Összetett adatkészletek elemzése, hogy értelmes betekintést nyújtsanak és adatokkal megalapozott döntéshozatalt biztosítsanak.
 * Funkcionális csapatokkal való együttműködés az adatigények megértésére és megvalósítható megoldások szállítására.
 * Adatvizualizációk és jelentések készítése, hogy hatékonyan kommunikálja a megállapításokat a szereplők felé.
 * Tiszta, hatékony és jól dokumentált kód írása a projektek karbantarthatóságának és skálázhatóságának biztosítására.
 * Adattisztítás és előfeldolgozás elvégzése az adatminőség és megbízhatóság biztosítására.
 * Kódfelülvizsgálatokban való részvétel és hozzájárulás a szoftverfejlesztés legjobb gyakorlataihoz.
 * Az R programozás és az adattudomány legújabb fejleményeivel való naprakészség.
 * Meglévő R-alkalmazások hibaelhárítása és hibakeresése a funkcionalitás és a teljesítmény fokozása érdekében.
 * R eszközök és technikák oktatása és támogatása csapattagok és érintettek számára.</t>
   </si>
   <si>
+    <t>RPA engineer</t>
+  </si>
+  <si>
+    <t>RPA mérnök</t>
+  </si>
+  <si>
+    <t>Automating processes using RPA tools (UiPath, BluePrism, Automation Anywhere).
+Modeling process flows and analyzing steps suitable for automation.
+Developing, testing, and deploying robotic scripts.
+Ensuring proper operation of RPA robots in production.
+Optimizing existing automations and resolving incidents.
+Documenting solutions and process procedures.
+Collaborating with process analysts, IT, and business departments.</t>
+  </si>
+  <si>
+    <t>Folyamatok automatizálása RPA eszközökkel (UiPath, BluePrism, Automation Anywhere).
+Folyamatábrák modellezése és az automatizálásra alkalmas lépések elemzése.
+Robotikus szkriptek készítése, tesztelése és telepítése.
+RPA robotok megfelelő működésének biztosítása éles környezetben.
+Meglévő automatizálások optimalizálása és incidensek kezelése.
+Megoldások és folyamatleírások dokumentálása.
+Együttműködés folyamat‑analitikusokkal, IT‑val és üzleti területekkel.</t>
+  </si>
+  <si>
     <t>Ruby Developer/Programmer</t>
   </si>
   <si>
     <t>Ruby fejlesztő / programozó</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to define, design, and ship new features in Ruby applications.
 * Writing clean, maintainable, and efficient code while following best practices and development standards.
 * Debugging and resolving issues in existing applications to ensure optimal performance and user experience.
 * Participating in code reviews to provide constructive feedback and improve team productivity.
 * Staying updated with emerging technologies and industry trends to enhance development processes.
 * Developing and maintaining documentation for code, processes, and applications.
 * Integrating user-facing elements with server-side logic to create seamless applications.
 * Ensuring the security and scalability of applications through rigorous testing and optimization.
 * Contributing to the continuous improvement of the development process and team collaboration.
 * Mentoring junior developers and sharing knowledge to foster a culture of learning within the team.</t>
   </si>
   <si>
     <t>* Együttműködés funkciók közötti csapatokkal új funkciók meghatározásában, megtervezésében és megvalósításában Ruby alkalmazásokban.
 * Tiszta, karbantartható és hatékony kód írása a legjobb gyakorlatok és fejlesztési szabványok betartásával.
 * Hibakeresés és meglévő alkalmazásokban felmerülő problémák megoldása az optimális teljesítmény és felhasználói élmény biztosítása érdekében.
 * Kódfelülvizsgálatokban való részvétel konstruktív visszajelzés nyújtása és a csapat termelékenységének javítása érdekében.
 * Az új technológiák és iparági trendek nyomon követése a fejlesztési folyamatok fejlesztése érdekében.
 * Dokumentáció kifejlesztése és karbantartása kódokhoz, folyamatokhoz és alkalmazásokhoz.
 * Felhasználó felé irányuló elemek integrálása a szerveroldali logikával zökkenőmentes alkalmazások létrehozása érdekében.
 * Az alkalmazások biztonságának és skálázhatóságának biztosítása alapos tesztelés és optimalizálás révén.
 * Hozzájárulás a fejlesztési folyamat és a csapatmunka folyamatos javításához.
 * Junior fejlesztők mentorálása és tudásmegosztás a csapaton belüli tanulási kultúra fejlesztése érdekében.</t>
   </si>
   <si>
+    <t>SAP consultant</t>
+  </si>
+  <si>
+    <t>SAP tanácsadó</t>
+  </si>
+  <si>
+    <t>Analyzing business processes and designing solutions within SAP modules.
+Configuring the SAP system according to client requirements.
+Testing, documenting, and supporting deployment activities.
+Training users and providing expert support.
+Collaborating on data migration and integrations with other systems.
+Resolving incidents and optimizing SAP configurations.
+Supporting the development of SAP architecture and processes.</t>
+  </si>
+  <si>
+    <t>Üzleti folyamatok elemzése és megoldások tervezése SAP modulokban.
+Az SAP rendszer konfigurálása az ügyféligények alapján.
+Tesztelés, dokumentálás és támogatás a bevezetés során.
+Felhasználók oktatása és szakmai támogatás nyújtása.
+Együttműködés az adatmigrációban és más rendszerekkel való integrációban.
+Incidensek kezelése és SAP beállítások optimalizálása.
+Az SAP architektúra és folyamatok fejlesztésének támogatása.</t>
+  </si>
+  <si>
     <t>SAP specialist</t>
   </si>
   <si>
     <t>SAP szakember</t>
   </si>
   <si>
     <t>* Provide adequate user support, receive and resolve bug reports and problems.
 * Monitor the system and take measures to ensure trouble-free operation.
 * Manage assigned modules according to agreed internal standards.
 * Communicate with other departments to provide appropriate support for SAP users.
 * Contribute to the development of operational methodologies and development plans.
 * Take over new innovations as well as professional decommissioning of obsolete information systems.</t>
   </si>
   <si>
     <t>* Biztosítson megfelelő felhasználói támogatást, fogadja és oldja meg a hibajelentéseket és problémákat.
 * Figyelje a rendszert, és tegyen intézkedéseket a problémamentes működés érdekében.
 * A hozzárendelt modulok kezelése az elfogadott belső szabványoknak megfelelően.
 * Kommunikáljon más osztályokkal, hogy megfelelő támogatást nyújtson az SAP-felhasználók számára.
 * Hozzájárulás az operatív módszertanok és fejlesztési tervek kidolgozásához.
 * Vegye át az új innovációkat, valamint az elavult információs rendszerek szakmai leszerelését.</t>
   </si>
   <si>
     <t>Scrum Master</t>
   </si>
   <si>
@@ -6851,50 +7071,105 @@
 * Számítógépes vírusok, kémszoftverek, kéretlen levelek és egyéb káros alkalmazások eltávolítása.
 * Vírusirtó szoftver, kémellenes szoftver és biztonsági foltok frissítése.
 * Kapcsolattartás az ügyfelekkel, szaktanácsadás és konzultáció.</t>
   </si>
   <si>
     <t>Software Engineer</t>
   </si>
   <si>
     <t>Szoftvermérnök</t>
   </si>
   <si>
     <t>* Using computer and mathematical knowledge in designing, developing, and testing software.
 * Analysing customer requirements and proposing technical solutions.
 * Creating and maintaining technical documentation.
 * Developing software according to customer requirements.
 * Testing software and repairing errors.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Számítógépes és matematikai ismeretek felhasználása a szoftver tervezése, fejlesztése és tesztelése során.
 * Ügyféligények elemzése, műszaki megoldások javaslata.
 * Műszaki dokumentáció készítése és fenntartása.
 * Szoftverfejlesztés az ügyfelek igényei szerint.
 * Szoftvertesztelés, felmerülő hibák javítása.
 * Az ügyfelek műszaki támogatása.</t>
+  </si>
+  <si>
+    <t>Solution architect</t>
+  </si>
+  <si>
+    <t>Solution architekt</t>
+  </si>
+  <si>
+    <t>Analyzing business requirements and translating them into technical solution designs.
+Designing system architectures, integrations, data flows, and technical components.
+Preparing architectural documentation, models, and diagrams.
+Selecting technologies and defining technical standards and best practices.
+Collaborating with developers, testers, business analysts, and the infrastructure team during implementation.
+Consulting design proposals with stakeholders and presenting architecture to both technical and non-technical audiences.
+Overseeing solution implementation and performing technical reviews.
+Addressing security, performance, scalability, and availability considerations.
+Designing integration interfaces (APIs) and system interconnection logic.
+Ensuring solution alignment with enterprise architecture and IT strategy.
+Supporting roadmap planning and effort estimation.</t>
+  </si>
+  <si>
+    <t>Az üzleti igények elemzése és technikai megoldástervekké való fordítása.
+Rendszerarchitektúra, integrációk, adatfolyamok és technikai komponensek tervezése.
+Architekturális dokumentáció, modellek és diagramok készítése.
+Technológiák kiválasztása, technikai szabványok és best practice-ek meghatározása.
+Együttműködés fejlesztőkkel, tesztelőkkel, üzleti elemzőkkel és az infrastruktúra csapattal a megvalósítás során.
+Tervezetek egyeztetése az érintettekkel és az architektúra bemutatása technikai és nem technikai közönségnek.
+A megoldás megvalósításának felügyelete és technikai felülvizsgálatok végzése.
+Biztonsági, teljesítmény-, skálázhatósági és rendelkezésre állási kérdések kezelése.
+Integrációs felületek (API-k) és rendszerek összekapcsolási logikájának tervezése.
+A megoldás vállalati architektúrával és IT stratégiával való összhangjának biztosítása.
+A roadmap tervezésének és a ráfordításbecslésnek a támogatása.</t>
+  </si>
+  <si>
+    <t>SRE – Site Reliability Engineer</t>
+  </si>
+  <si>
+    <t>Monitoring system availability and performance.
+Incident response — resolving outages and restoring services quickly.
+Automating operational tasks and deployments.
+Capacity planning and infrastructure scaling.
+Building and maintaining monitoring, alerting, and metrics.
+Collaborating with developers to improve application reliability.
+Post‑incident analysis and implementation of preventive measures.
+Ensuring system security and compliance with standards.</t>
+  </si>
+  <si>
+    <t>A rendszerek rendelkezésre állásának és teljesítményének monitorozása.
+Incident response – kimaradások kezelése és a szolgáltatások gyors helyreállítása.
+Üzemeltetési feladatok és deploy folyamatok automatizálása.
+Kapacitástervezés és infrastruktúra‑skálázás.
+Monitoring, alerting és metrikák kialakítása és karbantartása.
+Együttműködés a fejlesztőkkel az alkalmazások megbízhatóságának javítása érdekében.
+Incidensek utóelemzése és megelőző intézkedések bevezetése.
+A rendszerek biztonságának és a szabványok betartásának biztosítása.</t>
   </si>
   <si>
     <t>Systems Administrator</t>
   </si>
   <si>
     <t>Rendszeradminisztrátor</t>
   </si>
   <si>
     <t>* Installation and administration of computer servers and workstations.
 * Installing, reinstalling and updating licensed software; keeping records on purchased licences.
 * Performing regular system and software audits.
 * Analysing system logs and identifying possible irregularities.
 * Optimising the system operation and performance.
 * Managing the rights of access to the computer network with an emphasis on safeguarding of sensitive data from unauthorised access.
 * Responsibility for the controlled access to the Internet and securing of incoming and outgoing data.
 * Carrying out regular back-ups of electronic data.
 * Providing methodological support to employees regarding the software and hardware equipment usage.
 * Solving technical problems.</t>
   </si>
   <si>
     <t>* Számítógépes szerverek és munkaállomások telepítése és kezelése.
 * Licencelt szoftverek telepítése, újratelepítése és aktualizálása; nyilvántartás vezetése a megvásárolt licencekről.
 * Rendszeres rendszer- és szoftverellenőrzések lefolytatása.
 * Rendszer protokollok elemzése, esetleges eltérések azonosítása.
 * A rendszer működésének és teljesítményének optimalizálása.
@@ -7906,50 +8181,80 @@
 * Aktuális eseményekről és trendekről való tájékoztatás különböző területeken, hogy potenciális történeteket azonosítson.
 * Az újságírói etikai normák és irányelvek fenntartása a közvélemény bizalmának megtartása érdekében.
 * Folyamatos képzésen és szakmai fejlesztésen való részvétel a tudósítási készségek fejlesztése érdekében.</t>
   </si>
   <si>
     <t>Senior Graphic Designer</t>
   </si>
   <si>
     <t>Senior grafikus</t>
   </si>
   <si>
     <t>* Self-reliant production of a wide range of creative graphic concepts without detailed assignments from clients.
 * Incorporating clients’ comments into graphic designs.
 * Transferring drawings from paper to electronic form using a scanner.
 * Setting the final style and colours of drawings in a graphics program.
 * Exporting graphic designs in the desired format.</t>
   </si>
   <si>
     <t>* Kreatív grafikai tervek széles skálájának önálló elkészítése az ügyfelek részletes leírásának ismerete nélkül.
 * Az ügyfelek észrevételeinek beépítése a grafikai tervekbe.
 * Rajzok papírformából elektronikus formába történő átvitele szkenner segítségével.
 * Rajzok végleges stílusának és színeinek meghatározása grafikai programban.
 * Grafikai tervek exportálása az igényelt formátumba.</t>
   </si>
   <si>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>Televíziós műsorvezető és bemondó</t>
+  </si>
+  <si>
+    <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
+* Introducing daily programming, including shows, musical performances, and guest appearances.
+* Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
+* Conducting interviews with guests and experts to provide insightful commentary and discussion.
+* Engaging with the audience through interactive segments and social media platforms.
+* Collaborating with production teams to develop content and improve program quality.
+* Preparing for broadcasts by researching topics and gathering relevant information.
+* Delivering promotional messages and advertisements in a professional manner.
+* Adapting to live broadcasting situations with poise and professionalism.
+* Upholding the standards of journalistic integrity and accuracy in all communications.</t>
+  </si>
+  <si>
+    <t>* Különböző szegmensek bemutatása és bejelentése az elektronikus médiában, beleértve a rádió- és televízióműsorokat is.
+* A napi műsorok bemutatása, beleértve a műsorokat, zenei produkciókat és vendégszerepléseket.
+* Hírcikkek és más szövegek felolvasása szóbeli formátumban, tiszta és érdekes előadásmóddal.
+* Vendégekkel és szakértőkkel készített interjúk, hogy érdekes kommentárokat és vitákat biztosítsanak.
+* A közönséggel való kapcsolódás interaktív szegmenseken és közösségi média platformokon keresztül.
+* A produkciós csapatokkal való együttműködés a tartalom fejlesztése és a műsor minőségének javítása érdekében.
+* Adásokra való felkészülés témák kutatásával és releváns információk összegyűjtésével.
+* Reklám- és promóciós üzenetek szakmai módon történő továbbítása.
+* Élő adások helyzeteihez való alkalmazkodás udvariassággal és szakmaisággal.
+* Az újságírói integritás és pontosság szabályainak betartása minden kommunikációban.</t>
+  </si>
+  <si>
     <t>TV/Film Production Assistant</t>
   </si>
   <si>
     <t>TV/film gyártási asszisztens</t>
   </si>
   <si>
     <t>* Assisting in the preparation and organization of film and television productions.
 * Coordinating schedules and logistics for cast and crew members.
 * Supporting the production team in various tasks including set preparation and equipment setup.
 * Managing communication between departments to ensure smooth operation during filming.
 * Assisting with the handling of production paperwork, including contracts and release forms.
 * Contributing to the maintenance of production budgets and tracking expenses.
 * Helping to organize and facilitate auditions and casting calls.
 * Assisting in the post-production process, including editing and reviewing footage.
 * Coordinating travel arrangements and accommodations for cast and crew.
 * Engaging in problem-solving and providing support during on-set challenges.
 * Maintaining a positive and professional atmosphere on set.
 * Performing other duties as assigned by the production team.</t>
   </si>
   <si>
     <t>* Segítségnyújtás film- és televíziós produkciók előkészítésében és megszervezésében.
 * Színész- és stábtagok beosztásainak és logisztikájának összehangolása.
 * A produkciós csapat támogatása különféle feladatokban, ideértve a díszlet előkészítését és a felszerelések beállítását.
 * Az osztályok közötti kommunikáció kezelése a zavartalan működés biztosítása érdekében a forgatás alatt.
 * Segítségnyújtás a produkciós iratok kezelésében, köztük szerződések és nyilatkozatok kitöltése.
@@ -8164,50 +8469,74 @@
 * Felelős a reklámkampány tájékoztatási képességéért és kreatív bemutatásáért.</t>
   </si>
   <si>
     <t>Auto Repair Shop Manager</t>
   </si>
   <si>
     <t>Szervizvezető</t>
   </si>
   <si>
     <t>* Planning the receipt and organising of the repair processes with respect to the efficient use of personnel, means of production and material.
 * Managing, coordinating and motivating employees.
 * Assigning tasks to employees and monitoring their fulfilment.
 * Recording and evaluating the time worked and workers' performance.
 * Assisting in diagnosing the complex defects and determining the repair procedures.
 * Handling complaints and claims from customers.</t>
   </si>
   <si>
     <t>*Javítások fogadásának tervezése és folyamatuk szervezése tekintettel a dolgozói kapacitások, termelési eszközök és anyagok hatékony kihasználására.
 * Dolgozók irányítása, koordinálása és motiválása.
 * Dolgozók feladatainak kiosztása és teljesítésük figyelemmel kísérése.
 * Dolgozók ledolgozott munkaidejének és teljesítményének nyilvántartása és értékelése.
 * Segítségnyújtás a bonyolultabb meghibásodások diagnosztizálásában, javítási folyamatok meghatározása.
 * Az ügyfelek panaszainak és reklamációinak kezelése.</t>
   </si>
   <si>
+    <t>Betting Sector Manager</t>
+  </si>
+  <si>
+    <t>Sportfogadási termékek menedzsere</t>
+  </si>
+  <si>
+    <t>Managing the portfolio of sports and odds‑based betting products.
+Collaborating with trading, risk management, and marketing teams.
+Optimizing the offer and monitoring market performance.
+Creating promotional campaigns and player engagement activities.
+Ensuring regulatory and compliance adherence.
+Proposing product innovations.
+Monitoring competitors and industry trends.</t>
+  </si>
+  <si>
+    <t>A sport‑ és szorzós fogadási termékportfólió irányítása.
+Együttműködés a tradinggel, a kockázatkezeléssel és a marketinggel.
+A kínálat optimalizálása és a piac teljesítményének követése.
+Promóciós kampányok és játékosaktivációk készítése.
+Jogszabályi megfelelés ellenőrzése.
+Termékinnovációk javaslata.
+A versenytársak és trendek monitorozása.</t>
+  </si>
+  <si>
     <t>Brand Manager</t>
   </si>
   <si>
     <t>Brand manager</t>
   </si>
   <si>
     <t>* Responsibility for the management of assigned brands.
 * Monitoring the market, consumer preferences and competitive activities.
 * Designing and implementing the brand marketing strategy.
 * Planning the marketing budget, controlling its spending and responsibility for its effective use.
 * Building a brand´s position in the market in accordance with the marketing strategy.
 * Managing and supervising advertising campaigns.
 * Communicating with partners and external suppliers.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Felelős a rábízott kereskedelmi márkák igazgatásáért.
 * Piac, fogyasztói preferenciák és versenytársak tevékenységének figyelemmel kísérése.
 * A márka marketing stratégiájának tervezése és megvalósítása.
 * Marketing költségvetés tervezése, felhasználásának ellenőrzése, felelősségvállalás a hatékony felhasználásáért.
 * A márka piaci helyzetének építése a marketing stratégiával összhangban.
 * Reklámkampányok irányítása és felügyelete.
 * Kommunikáció az ügyfelekkel és a külső beszállítókkal.
 * Együttműködés a társaság többi részlegével.</t>
   </si>
@@ -8455,50 +8784,98 @@
   <si>
     <t>Finance Manager</t>
   </si>
   <si>
     <t>Pénzügyi menedzser</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating, and assessing subordinate employees.
 * Ensuring strategic financial planning.
 * Preparing and processing of financial statements of the company.
 * Analysing the financial situation of the company.
 * Planning, managing, and monitoring of cash flow.
 * Communicating with financial institutions and external partners of the company.
 * Reporting results to the members of senior management.</t>
   </si>
   <si>
     <t>* Beosztott alkalmazottak irányítása, koordinálása, motiválása és értékelése.
 * Stratégiai pénzügyi tervezés biztosítása.
 * A társaság pénzügyi kimutatásainak készítése és feldolgozása.
 * A társaság pénzügyi helyzetének elemzése.
 * Pénzforgalom tervezése, irányítása és figyelemmel kísérése.
 * Kommunikáció a pénzintézetekkel és a társaság külső partnereivel.
 * Eredményjelentés a felső vezetés tagjai számára.</t>
   </si>
   <si>
+    <t>Gaming Club Manager</t>
+  </si>
+  <si>
+    <t>Játékterem-menedzser</t>
+  </si>
+  <si>
+    <t>Managing gaming venue operations and supervising staff.
+Ensuring compliance with rules and legislation.
+Maintaining customer satisfaction.
+Optimizing performance of gaming devices.
+Handling incidents and risk situations.
+Organizing staff schedules and training.
+Overseeing financial and security aspects of the venue.</t>
+  </si>
+  <si>
+    <t>A játékterem működésének irányítása és a személyzet felügyelete.
+A szabályok és jogszabályok betartásának ellenőrzése.
+Vevői elégedettség biztosítása.
+A játékgépek teljesítményének optimalizálása.
+Incidensek és kockázati helyzetek kezelése.
+Műszakbeosztás és képzések szervezése.
+A működés pénzügyi és biztonsági felügyelete.</t>
+  </si>
+  <si>
+    <t>Gaming Machines Manager</t>
+  </si>
+  <si>
+    <t>Játékgépek menedzsere</t>
+  </si>
+  <si>
+    <t>Managing the operation of gaming machines and technical equipment.
+Planning placement, performance, and rotation of machines.
+Communicating with technicians, suppliers, and venue operators.
+Monitoring revenues and device performance.
+Ensuring compliance with legislation.
+Overseeing maintenance and service interventions.
+Optimizing the game portfolio.</t>
+  </si>
+  <si>
+    <t>A játékgépek és technikai berendezések üzemeltetésének irányítása.
+Az automaták elhelyezésének, teljesítményének és rotációjának tervezése.
+Kapcsolattartás technikusokkal, beszállítókkal és üzemeltetőkkel.
+Bevételek és eszközteljesítmény monitorozása.
+A jogszabályi megfelelés biztosítása.
+Szervizbeavatkozások és karbantartás felügyelete.
+A játékkínálat optimalizálása.</t>
+  </si>
+  <si>
     <t>Head of Borough Council Department</t>
   </si>
   <si>
     <t>Városházi részlegvezető</t>
   </si>
   <si>
     <t xml:space="preserve">* management activities of the department
 * methodological guidelines and coordinating the jobs of the managed department
 * complex control over the jobs in the department
 * cooperation with the heads of other departments
 * work directly subordinate to the head of the field
 * management and supervision in the application of legal norms
 * performing controlling activities within the authority of the department
 * professional consultations related to the activities of the department
 * drafting job descriptions of the employees of the department
 * ensuring a uniform interpretation and application of standards in the area of municipality with links to other state agencies, judiciary, organisations and businesses
 </t>
   </si>
   <si>
     <t>* a részleg tevékenységének irányítása
 * módszertani útmutatás, az irányított részleg tevékenységének koordinálása
 * a részleg feladatainak teljes körű biztosítása
 * együttműködés a többi részleg vezetőjével
 * az osztályvezető közvetlen felelősségi körébe tartozó munkavégzés
 * jogszabályok alkalmazásának irányítása és felügyelete
@@ -8618,50 +8995,56 @@
 * Meghatározza és figyelemmel kíséri a termékfejlesztéssel kapcsolatos fő teljesítménymutatókat (KPI) az adatokon alapuló ismeretek felhasználásával a folyamatok és az eredmények folyamatos javítása érdekében.</t>
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>Jogi osztályvezető</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t>* Beosztott alkalmazottak irányítása, vezetése, motiválása és értékelése.
 * Jogi támogatás, elemzések és konzultációk nyújtása a társaság vezetőségének.
 * Szerződések megfogalmazása, észrevételezése és módosítása.
 * Jogszabályi változások figyelemmel kísérése nemzeti és európai szinten.
 * Együttműködés az államigazgatási szervekkel.
 * A társaság képviselete bírósági pereken és igazgatási eljárásokon.</t>
   </si>
   <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>A jármű műszaki ellenőrzés vezetője</t>
+  </si>
+  <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>Szállodavezető</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t>* Szállodák, szállodacsoportok vezetése
 * Részlegek, üzemegységek és központok ellenőrzése
 * Felelős a szálloda üzleti, beruházási és pénzügyi tervének elkészítéséért és teljesítéséért
 * Felelős a szálloda szolgáltatásnyújtásra való felkészültségéért
 * Felelős a megfelelő létszámú szakképzett alkalmazott biztosításáért
 * Részvétel az új dolgozók toborzásában és kiválasztásában, munkaviszony megszüntetésére vonatkozó döntéshozatal
@@ -8792,50 +9175,74 @@
   <si>
     <t>Marketing Manager</t>
   </si>
   <si>
     <t>Marketingmenedzser</t>
   </si>
   <si>
     <t>* Development of short-time and long-time marketing strategy.
 *Strengthening the awareness and position of the brand on the market.
 * Analysing the market, monitoring trends and activities of competitors.
 * Proposing marketing budget, deciding on the use of funds and supervising their ongoing use.
 * Preparing and coordinating the course of marketing campaigns and supporting activities.
 * Monitoring the effectiveness of marketing campaigns and supporting activities.
 * Evaluating the successfulness of marketing campaigns and supporting activities.
 * Leadership, motivation and assignment of tasks to subordinate staff.</t>
   </si>
   <si>
     <t>* Rövid távú és hosszú távú marketingstratégia kidolgozása.
 * A kereskedelmi márkatudatosságának és pozíciójának erősítése.
 * Piacelemzés, trendek és a versenytársak tevékenységének figyelemmel kísérése.
 * Marketing költségvetés tervezése, döntés a pénzeszközök felhasználásáról, valamint folyamatos felhasználásuk ellenőrzése.
 * Marketing kampányok és támogató tevékenységek előkészítése és folyamatuk koordinálása.
 * Marketing kampányok és támogató tevékenységek hatékonyságának figyelemmel kísérése.
 * Marketing kampányok és támogató tevékenységek sikerességének értékelése.
 * Beosztott alkalmazottak irányítása, motiválása és munkafeladataik kiosztása.</t>
+  </si>
+  <si>
+    <t>Online Casino Manager</t>
+  </si>
+  <si>
+    <t>Online kaszinó menedzser</t>
+  </si>
+  <si>
+    <t>Managing online casino operations and product performance.
+Coordinating teams (support, risk, marketing, tech).
+Optimizing player offerings and promotional campaigns.
+Monitoring KPIs, game performance, and player behavior.
+Handling risk situations and compliance requirements.
+Overseeing security, AML, and responsible gaming.
+Proposing improvements to products and user experience.</t>
+  </si>
+  <si>
+    <t>Az online kaszinó működésének és termékteljesítményének irányítása.
+Csapatok koordinálása (support, kockázat, marketing, technika).
+A játékosajánlat és promókampányok optimalizálása.
+KPI‑k, játékeredmények és játékosviselkedés monitorozása.
+Kockázatos helyzetek és compliance követelmények kezelése.
+A biztonság, AML és a felelős játék felügyelete.
+Termékfejlesztési és felhasználói élményjavító javaslatok készítése.</t>
   </si>
   <si>
     <t>Postmaster</t>
   </si>
   <si>
     <t>Postavezető</t>
   </si>
   <si>
     <t>* Managing, supervising and organising activities within the post office.
 * Monitoring the stock level of operational material, forms and goods in storage, ordering and allocation of material to employees.
 * Addressing and eliminating the problems, failures and shortcomings.
 * Performing administrative tasks associated with the position of post office manager.</t>
   </si>
   <si>
     <t>* Postai tevékenységek irányítása, koordinálása és szervezése.
 * Üzemeltetési anyagok, nyomtatványok és raktárkészletek állományának figyelemmel kísérése, rendelése és dolgozóknak való kiosztása.
 * Felmerült problémák, meghibásodások és hiányosságok kezelése és elhárítása.
 * A postai vezető funkciójával kapcsolatos adminisztratív feladatok ellátása.</t>
   </si>
   <si>
     <t>Process Manager</t>
   </si>
   <si>
     <t>Folyamatmenedzser</t>
   </si>
@@ -9039,50 +9446,74 @@
   <si>
     <t>* Overseeing daily operations of the restaurant to ensure a high standard of service and guest satisfaction.
 * Managing staff recruitment, training, and performance evaluations to build a competent team.
 * Developing and implementing effective marketing strategies to promote the restaurant and increase customer engagement.
 * Monitoring financial performance, including budgeting, forecasting, and cost control to maximize profitability.
 * Ensuring compliance with health and safety regulations, as well as maintaining cleanliness and hygiene standards.
 * Collaborating with kitchen staff to create and update menus that meet customer preferences and seasonal availability.
 * Handling customer inquiries, complaints, and feedback to enhance the dining experience and foster loyalty.
 * Maintaining relationships with suppliers and vendors to ensure timely delivery of quality products.
 * Analyzing market trends and competitor activities to identify opportunities for growth and improvement.
 * Planning and organizing special events and promotions to attract new customers and retain existing ones.</t>
   </si>
   <si>
     <t>* A vendéglő napi működésének felügyelete, hogy biztosítsa a magas színvonalú szolgáltatást és a vendégek elégedettségét.
 * A személyzet toborzásának, képzésének és teljesítményértékelésének kezelése, hogy kompetens csapatot építsen fel.
 * Hatékony marketingstratégiák kidolgozása és megvalósítása a vendéglő népszerűsítésére és a vevői kapcsolatok erősítésére.
 * A pénzügyi teljesítmény nyomon követése, ideértve a költségvetés-készítést, az előrejelzést és a költséggazdálkodást a profit maximalizálása érdekében.
 * Az egészségügyi és biztonsági előírások betartása, valamint a tisztaság és higiéniai normák fenntartása.
 * Együttműködés a konyhai személyzettel az étlapok létrehozásában és frissítésében, hogy azok megfeleljenek a vevői preferenciáknak és a szezonális kínálatnak.
 * A vevők megkereséseinek, panaszainak és visszajelzéseinek kezelése a vendéglői élmény javítása és a lojalitás erősítése érdekében.
 * Kapcsolatok fenntartása a beszállítókkal és szállítókkal, hogy biztosítsa a minőségi termékek időbeni szállítását.
 * A piaci trendek és a versenytársak tevékenységének elemzése, hogy azonosítsa a növekedési és fejlesztési lehetőségeket.
 * Különleges események és ajánlatok tervezése és szervezése új vevők megszerzése és a meglévők megtartása érdekében.</t>
   </si>
   <si>
+    <t>Retail Betting Operations Manager</t>
+  </si>
+  <si>
+    <t>Retail fogadóirodák menedzsere</t>
+  </si>
+  <si>
+    <t>Managing the network of retail betting shops.
+Responsible for performance, revenue, and operational management.
+Organizing staff schedules and employee training.
+Ensuring compliance with legislation and internal policies.
+Handling complaints and customer‑related situations.
+Optimizing processes and operational costs.
+Collaborating with headquarters and marketing.</t>
+  </si>
+  <si>
+    <t>A fizikai fogadási irodák hálózatának irányítása.
+Felelősség a teljesítményért, bevételekért és üzemeltetésért.
+Munkarendek és dolgozói képzések szervezése.
+A jogszabályoknak és belső szabályoknak való megfelelés ellenőrzése.
+Panaszok és ügyfélhelyzetek kezelése.
+Folyamatok és költségek optimalizálása.
+Együttműködés a központtal és a marketinggel.</t>
+  </si>
+  <si>
     <t>Returns Department Manager</t>
   </si>
   <si>
     <t>Reklamációs osztályvezető</t>
   </si>
   <si>
     <t>* Managing and controlling employees at the complaints department.
 * Handling difficult customer complaints to their general satisfaction.
 * Preparation of documents for a possible attempt at conciliation and litigation with customers or suppliers.
 * Analysing the causes of difficult complaints.
 * Proposing appropriate measures to avoid complaints.</t>
   </si>
   <si>
     <t>* Reklamációkezelési osztály dolgozóinak irányítása és ellenőrzése.
 * Igényes reklamációk kezelése az ügyfelek általános megelégedettsége érdekében.
 * Dokumentumok készítése a vásárlókkal vagy szállítókkal folytatott esetleges egyezségi kísérletekhez és bírósági perekhez.
 * Igényes reklamációk okainak vizsgálata.
 * Reklamációk kiküszöbölésére irányuló szükséges intézkedések javaslatainak előterjesztése.</t>
   </si>
   <si>
     <t>Risk Manager</t>
   </si>
   <si>
     <t>* Identifying risks associated with the company's business activity.
 * Drawing up a risk management strategy.
@@ -9937,50 +10368,76 @@
 * Heating the steel and iron in a blacksmith’s furnace to the desired temperature.
 * Forming iron and steel with hand tools and machinery.
 * Cooling the finished product in water.
 * Fabricating horseshoes, shoeing horses.</t>
   </si>
   <si>
     <t>* Művészi-kézműves és mindennapi használatú termékek előállítása vasból, acélból, rézből és egyéb fémekből.
 * Vas és acél felhevítése a kovácskemencében az igényelt hőmérsékletre.
 * Vas és acél alakítása kézi szerszámok és gépi berendezések segítségével.
 * Késztermékek hűtése vízben.
 * Patkógyártás, lovak patkolása.</t>
   </si>
   <si>
     <t>* Making machines, machinery and appliances operational in engineering production.
 * Analysing faults in order to identify the reasons why they originated.
 * Performing repairs of machines, machinery and appliances by replacing faulty components with new ones, or by modifying software.
 * Managing and checking technical documentation and keeping it up to date.
 * Ensuring technical support of processes and products in engineering production.</t>
   </si>
   <si>
     <t>* Gépek, készülékek és berendezések üzembe helyezése a gépgyártás területén.
 * Meghibásodások elemzése azok okának megállapítása céljából.
 * Gépek, készülékek és berendezések javítása alkatrészcsere, ill. szoftvermódosítások útján.
 * Műszaki dokumentáció vezetése, ellenőrzése és időszerűsítése.
 * Folyamatok és termékek műszaki támogatásának biztosítása a gépgyártás területén.</t>
+  </si>
+  <si>
+    <t>Welding technologist</t>
+  </si>
+  <si>
+    <t>Hegesztéstechnológus</t>
+  </si>
+  <si>
+    <t>Creating welding procedure specifications (WPS).
+Setting welding parameters for various materials.
+Inspecting weld quality and ensuring compliance with procedures.
+Responsibility for certification of welding processes and welders.
+Implementing new welding technologies and tools.
+Cooperating with production to resolve deviations.
+Analyzing weld defects and proposing corrective actions.
+Reviewing documentation and performing audit activities.</t>
+  </si>
+  <si>
+    <t>Hegesztési technológiai eljárások (WPS) készítése.
+Hegesztési paraméterek beállítása különböző anyagokhoz.
+A hegesztési varratok minőségének ellenőrzése és az előírások betartása.
+Felelősség a hegesztési folyamatok és hegesztők tanúsításáért.
+Új hegesztési technológiák és eszközök bevezetése.
+Együttműködés a gyártással az eltérések megoldásában.
+Hegesztési hibák elemzése és helyesbítő intézkedések javaslata.
+Dokumentáció ellenőrzése és audittevékenységek.</t>
   </si>
   <si>
     <t>Medicine &amp; Social Care</t>
   </si>
   <si>
     <t>Egészségügy és szociális ellátás</t>
   </si>
   <si>
     <t>Ambulance Driver</t>
   </si>
   <si>
     <t>Mentőautó vezető</t>
   </si>
   <si>
     <t>* Driving ambulances or assisting ambulance drivers in transporting sick, injured, or convalescent persons. 
 * Removing and replacing soiled linens and equipment in order to maintain sanitary conditions. 
 * Placing patients on stretchers, and loading stretchers into ambulances, usually with assistance from other attendants. 
 * Accompanying and assisting emergency medical technicians on calls. 
 * Earning and maintaining appropriate certifications. 
 * Replacing supplies and disposable items on ambulances. 
 * Reporting facts concerning accidents or emergencies to hospital personnel or law enforcement officials. 
 * Administering first aid such as bandaging, splinting, and administering oxygen. 
 * Restraining or shackling violent patients.</t>
   </si>
   <si>
@@ -10289,50 +10746,76 @@
 * Dioptriás segédeszközök igazítása.
 * Sérült dioptriás segédeszközök javítása.
 * Speciális kivizsgálások ajánlása.</t>
   </si>
   <si>
     <t>Doctor</t>
   </si>
   <si>
     <t>Orvos</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
     <t>* Akut és krónikus megbetegedések diagnosztizálása az általános orvoslás területén, azok kezelése, valamint további terápiás és diagnosztikai eljárások javaslása.
 * Szoros együttműködés más szakorvosokkal.
 * Mintavétel hematológiai és biokémikus vizsgálatokhoz, törletvételek.
 * Vizsgálati eredmények bejegyzése a beteg egészségügyi dokumentációjába, járóbeteg dokumentáció vezetése.
 * Az egyes orvosi műveletek pontozása és kimutatása a szerződéses egészségügyi biztosítók számára.</t>
   </si>
   <si>
+    <t>Gynecologist</t>
+  </si>
+  <si>
+    <t>Nőgyógyász</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of gynecological conditions.
+Pregnancy management and prenatal care.
+Preventive gynecological examinations.
+Performing minor gynecological procedures.
+Consultations regarding contraception and reproductive health.
+Evaluating ultrasound and laboratory test results.
+Postoperative care for patients.
+Maintaining documentation and recommending further examinations.</t>
+  </si>
+  <si>
+    <t>Nőgyógyászati betegségek diagnosztizálása és kezelése.
+Terhességgondozás és prenatális ellátás.
+Megelőző nőgyógyászati vizsgálatok végzése.
+Kisebb nőgyógyászati beavatkozások elvégzése.
+Tanácsadás fogamzásgátlás és reproduktív egészség témában.
+Ultrahang- és laboreredmények értékelése.
+Műtét utáni betegellátás.
+Dokumentáció vezetése és további vizsgálatok javaslata.</t>
+  </si>
+  <si>
     <t>Head Nurse</t>
   </si>
   <si>
     <t>Főnővér</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in planning the staffing budget and recruitment
 * Ensure that nursing care meets regulatory standards
 * Review and approve nursing policies and procedures
 * Evaluate nursing staff performance
 * Collaborate with nursing staff, upper management and external agencies in the coordination of patient care
 * Train nursing management staff and coordinate educational programs for patients and their families
 * Facilitate meetings with medical staff from other departments
 * Ensure that nursing care medical services are meeting patient needs
 * Implement quality assurance systems
 * Participating in development of new patient care programs
 </t>
   </si>
   <si>
     <t>* Közreműködik a személyzeti költségvetés tervezésében és a munkaerő-toborzásban
 * Gondoskodik arról, hogy a szakápolás megfeleljen a szabályozási előírásoknak
 * Megvizsgálja és jóváhagyja a szakápolási politikákat és eljárásokat
 * Értékeli az ápolószemélyzet teljesítményét
 * Együttműködik az ápolószemélyzettel, a felső vezetéssel és a külső ügynökségekkel a betegellátás koordinálása során
 * Ápolásvezetési képzéseket valósít meg, koordinálja a képzési programokat a betegek és családtagjaik számára
@@ -10368,50 +10851,76 @@
 * Végrehajtott műveletek feljegyzése a dokumentációba, tevékenységek kimutatása az egészségügyi biztosítók számára és statisztikai célokból.</t>
   </si>
   <si>
     <t>Hygiene Officer</t>
   </si>
   <si>
     <t>Higiénikus</t>
   </si>
   <si>
     <t>* Collecting samples of food, snacks, ready meals, drinks and water samples from springs, pools, dams and their subsequent microbiological analysing.
 * Performing announced and unannounced inspections of new and existing business operations.
 * Issuing approvals/disapprovals for the opening of new operations.
 * Issuing warnings and recommendations regarding the consumption and use of harmful food, cosmetics, contaminated water sources, water expanses etc.
 * Imposing fines on natural and legal persons in accordance with the applicable legislation.
 * Mandating compulsory vaccination in case of the risk of an outbreak.</t>
   </si>
   <si>
     <t>* Élelmiszer-, ételízesítő-, készétel- és italminták, valamint forrásvizek, medencék, duzzasztógátak mintáinak levétele és mikrobiológiai elemzés alá vetése.
 * Bejelentett és be nem jelentett ellenőrzések végrehajtása az új és meglévő kereskedelmi egységekben.
 * Jóváhagyás/jóvá nem hagyás kiadása új kereskedelmi egység megnyitására vonatkozóan.
 * Káros élelmiszerek, kozmetikumok, szennyezett forrásvizek, vízfelületek stb. fogyasztására és használatára vonatkozó figyelmeztetések és ajánlások kiadása.
 * Természetes és jogi személyekkel szembeni pénzbírság kiszabása a hatályos jogszabályokkal összhangban.
 * Kötelező védőoltások elrendelése járványkitörés kockázata esetén.</t>
   </si>
   <si>
+    <t>Internist</t>
+  </si>
+  <si>
+    <t>Belgyógyász</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of diseases of internal organs.
+Comprehensive management of chronic conditions (diabetes, hypertension, etc.).
+Interpretation of laboratory and imaging tests.
+Adjusting pharmacotherapy and monitoring treatment effects.
+Preventive check‑ups and patient education.
+Consultations for other specialists and general practitioners.
+Inpatient care depending on the workplace setting.
+Maintaining medical documentation and deciding on further examinations.</t>
+  </si>
+  <si>
+    <t>A belső szervek betegségeinek diagnosztizálása és kezelése.
+Krónikus betegségek komplex menedzsmentje (cukorbetegség, hipertónia stb.).
+Labor- és képalkotó vizsgálatok értelmezése.
+Farmakoterápia beállítása és a hatások nyomon követése.
+Megelőző vizsgálatok és betegek edukációja.
+Konzultációk más szakorvosok és háziorvosok számára.
+Fekvőbeteg-ellátás a munkahely jellegétől függően.
+Dokumentáció vezetése és további vizsgálatok elrendelése.</t>
+  </si>
+  <si>
     <t>Masseur</t>
   </si>
   <si>
     <t>Masszőr</t>
   </si>
   <si>
     <t>* Performing simple massages focusing on muscles, tendons, ligaments, joints, spine, and neck.
 * Performing sports massage and different types of wraps.
 * Performing reflexology massage and manual lymphatic drainage under the guidance of a certified physical therapist.
 * Providing advice concerning different types of exercises.</t>
   </si>
   <si>
     <t>* Izom-, ín-, ízület-, gerinc- és tarkómasszázsra irányuló klasszikus masszázsok végzése.
 * Sportmasszázs és különböző típusú pakolások alkalmazása.
 * Reflexmasszázs és manuális nyirokdrenázs végzése okleveles gyógytornász vezetése alatt.
 * Tornagyakorlatokra vonatkozó tanácsadás.</t>
   </si>
   <si>
     <t>Medical Laboratory Technician</t>
   </si>
   <si>
     <t>Egészségügyi laboráns</t>
   </si>
   <si>
     <t>* Laboratory testing according to standard analytical methods.
@@ -10452,50 +10961,76 @@
 * Betegek alapellátása, pl. kötözés.</t>
   </si>
   <si>
     <t>Midwife</t>
   </si>
   <si>
     <t>Szülészeti asszisztens</t>
   </si>
   <si>
     <t>* Providing care to women during pregnancy, childbirth and postpartum period.
 * Keeping and supporting the optimum health condition of new and expectant mothers.
 * Leading a physiological birth, cooperating with a doctor in case of complications.
 * Educating new and expectant mothers regarding the care for newborns.
 * Preparing new and expectant mothers for breastfeeding.
 * Visiting women with gynaecological problems.
 * Managing medical records.</t>
   </si>
   <si>
     <t>* Nők gondozása a terhesség időszakában, a szülés alatt és a szülést követő időszakban. 
 * A jövendőbeli anyukák és szülő nők optimális egészségi állapotának fenntartása és támogatása.
 * Fiziológiás szülés levezetése, együttműködés az orvossal komplikációk fellépése esetén.
 * Jövendőbeli anyukák és szülő nők oktatása az újszülöttről való gondoskodásra vonatkozóan.
 * Jövendőbeli anyukák felkészítése a szoptatásra.
 * Nőgyógyászati betegségben szenvedő nők látogatása.
 * Egészségügyi dokumentáció vezetése.</t>
+  </si>
+  <si>
+    <t>Neurologist</t>
+  </si>
+  <si>
+    <t>Neurológus</t>
+  </si>
+  <si>
+    <t>Diagnosis of disorders of the nervous system (brain, spinal cord, peripheral nerves).
+Performing neurological examinations.
+Ordering EMG, EEG, MRI, and other diagnostic tests.
+Treatment of acute and chronic neurological conditions.
+Long‑term follow‑up of patients with progressive diseases.
+Collaboration with rehabilitation and neurosurgery.
+Maintaining medical records.
+Educating patients and families on disease management.</t>
+  </si>
+  <si>
+    <t>Az idegrendszeri betegségek diagnosztizálása (agy, gerincvelő, perifériás idegek).
+Neurológiai vizsgálatok elvégzése.
+EMG, EEG, MR és egyéb vizsgálatok indikálása.
+Akut és krónikus neurológiai betegségek kezelése.
+Progresszív betegségekben szenvedő páciensek hosszú távú követése.
+Együttműködés a rehabilitációval és az idegsebésszel.
+Egészségügyi dokumentáció vezetése.
+Beteg- és családi edukáció a betegségek menedzsmentjéről.</t>
   </si>
   <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>Nővér</t>
   </si>
   <si>
     <t>* Providing assistance during specialised medical procedures and examinations.
 * Measuring and monitoring patient vital signs and functions.
 * Administering injections and prescribed medications to patients.
 * Collecting samples of biological materials.
 * Ordering preventative check-ups and examinations for patients.
 * Administering health records and documentation.
 * Washing, disinfecting, and sterilising medical instruments and aids.
 * Providing first aid in an emergency.</t>
   </si>
   <si>
     <t>* Asszisztálás szakorvosi beavatkozásoknál és vizsgálatoknál.
 * A betegek életfunkcióinak mérése és ellenőrzése.
 * Injekciók és felírt gyógyszerek beadása a betegeknek.
 * Biológiai anyagok mintavétele.
 * Betegek berendelése megelőző vizsgálatokra.
 * Egészségügyi dokumentáció vezetése.
 * Orvosi műszerek és segédeszközök tisztítása, fertőtlenítése és sterilizálása.
@@ -10544,68 +11079,120 @@
   <si>
     <t>Orthopedic Technician</t>
   </si>
   <si>
     <t>Ortopédiai technikus</t>
   </si>
   <si>
     <t>* Checking prosthetic products and semi-products.
 * Processing leather (rawhide) and lining materials manually and using machinery.
 * Making orthopaedic devices using machinery.
 * Joining orthopaedic materials by hand and machine sewing, riveting (solid bonding with metal components), etc.
 * Adjusting orthopaedic parts made from wood, leather, plastics, and other natural materials.
 * Making soft bandages and combined orthopaedic inserts.
 * Making orthopaedic shoes on the basis of prescriptions.</t>
   </si>
   <si>
     <t>* Protetikai termékek és félkész termékek ellenőrzése.
 * Bőr (nyersbőr) és bélésanyagok kézi és gépi megmunkálása és feldolgozása.
 * Ortopédiai segédeszközök gyártása gépek és berendezések segítségével.
 * Ortopédiai anyag egymáshoz illesztése kézi és gépi varrással, szegecseléssel (erős kötés fém alkatrészekkel) stb.
 * Fából, bőrből, műanyagból és egyéb természetes anyagból készült ortopédiai részek igazítása.
 * Puha kötések és kombinált ortopédiai betétek készítése.
 * Ortopéd cipők gyártása orvosi vényre.</t>
   </si>
   <si>
+    <t>Pediatrician</t>
+  </si>
+  <si>
+    <t>Gyermekorvos</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of illnesses in children from birth to adolescence.
+Preventive check‑ups and monitoring of child growth and development.
+Vaccination and management of vaccination records.
+Prescribing treatment and monitoring its effectiveness.
+Consulting with parents on children’s health and nutrition.
+Identifying developmental disorders and referring to specialists.
+Maintaining medical documentation.
+Cooperating with hospitals and specialists in comprehensive care.</t>
+  </si>
+  <si>
+    <t>Gyermekek betegségeinek diagnosztizálása és kezelése születéstől serdülőkorig.
+Megelőző vizsgálatok, valamint a gyermek növekedésének és fejlődésének nyomon követése.
+Oltások és az oltási adminisztráció vezetése.
+Kezelések felírása és hatékonyságuk követése.
+Szülők tanácsadása gyermek-egészségügy és táplálkozás témában.
+Fejlődési zavarok felismerése és továbbirányítás szakemberekhez.
+Egészségügyi dokumentáció vezetése.
+Együttműködés kórházakkal és specialistákkal komplex ellátás során.</t>
+  </si>
+  <si>
     <t>Physiotherapist</t>
   </si>
   <si>
     <t>Gyógytornász</t>
   </si>
   <si>
     <t>* Assessing the health condition of patients, diagnosing the source of troubles.
 * Prescribing specialised exercises depending on the nature of the troubles.
 * Performing rehabilitation procedures and exercises.
 * Instructing patients regarding proper walking, sitting, standing, and posture.
 * Managing documentation on the health condition of patients.</t>
   </si>
   <si>
     <t>* A betegek egészségi állapotának felmérése, a nehézségek okainak diagnosztizálása.
 * Specializált gyakorlatok elrendelése a nehézségek jellegétől függően.
 * Rehabilitációs eljárások és gyakorlatok végzése.
 * Betegek kioktatása a megfelelő járás, ülés, állás és testtartás területén.
 * Dokumentáció vezetése a betegek egészségi állapotáról.</t>
+  </si>
+  <si>
+    <t>Psychiatrist</t>
+  </si>
+  <si>
+    <t>Pszichiáter</t>
+  </si>
+  <si>
+    <t>Diagnosis of mental disorders.
+Prescribing psychopharmaceuticals and monitoring effectiveness.
+Crisis intervention and management of acute conditions.
+Long‑term care of patients with chronic psychiatric diagnoses.
+Collaboration with psychologists and therapists.
+Inpatient care depending on the workplace setting.
+Preparation of expert reports and medical assessments.
+Maintaining documentation and planning treatment.</t>
+  </si>
+  <si>
+    <t>Pszichiátriai zavarok diagnosztizálása.
+Pszichofarmakonok felírása és hatékonyságuk követése.
+Krízisintervenció és akut állapotok kezelése.
+Krónikus pszichiátriai betegek hosszú távú gondozása.
+Együttműködés pszichológusokkal és terapeutákkal.
+Fekvőbeteg‑ellátás a munkahely jellegétől függően.
+Szakvélemények és orvosi leletek készítése.
+Dokumentáció vezetése és kezelés megtervezése.</t>
   </si>
   <si>
     <t>Public Health Administrator</t>
   </si>
   <si>
     <t>Közegészségügyi dolgozó</t>
   </si>
   <si>
     <t>* Performing expert activities in the area of primary prevention, protection, support, and strengthening of public health.
 * Performing state health supervision in the field of environment and working environment, occupational health, the creation and protection of healthy living and working conditions of children and youth, and on workplaces with ionising radiation.
 * Monitoring and statistical analysis of environmental factors and health characteristics.
 * Performing specialised tasks within the public health surveillance.
 * Performing activities in the area of health counselling and education.</t>
   </si>
   <si>
     <t>* Szaktevékenységek végzése az elsődleges megelőzés, valamint az emberi egészség védelme, támogatása és erősítése területén.
 * Állami egészségügyi felügyelet végrehajtása az élet- és munkakörnyezet, munkahelyi egészségvédelem, gyermekek és fiatalok, valamint ionizáló sugárzást kibocsátó forrásokat alkalmazó munkahelyek egészséges élet- és munkakörnyezetének kialakítása és védelme területén.
 * Életkörnyezeti tényezők, valamint az egészségi állapot jeleinek figyelemmel kísérése és statisztikai feldolgozása.
 * Speciális feladatok végzése az állami egészségügyi felügyelet keretein belül.
 * Ténykedés az egészségnevelés és tanácsadás területén.</t>
   </si>
   <si>
     <t>Radiographer</t>
   </si>
   <si>
@@ -10614,50 +11201,76 @@
   <si>
     <t>* Performing diagnostic imaging examinations using X-ray equipment to assist in the diagnosis and treatment of patients.
 * Collaborating with physicians and healthcare professionals to determine appropriate imaging techniques and protocols.
 * Preparing patients for radiographic procedures by explaining the process, addressing concerns, and ensuring comfort.
 * Positioning patients correctly to obtain high-quality images while minimizing exposure to radiation.
 * Maintaining and operating radiographic equipment, ensuring compliance with safety and quality standards.
 * Analyzing images for technical quality and assisting in the interpretation of findings.
 * Keeping accurate patient records and documenting procedures performed and results obtained.
 * Ensuring the cleanliness and organization of the radiography department and equipment.
 * Staying updated with advancements in radiographic technology and techniques through continuous education and training.
 * Adhering to all regulatory and safety guidelines to ensure a safe environment for patients and staff.</t>
   </si>
   <si>
     <t>* Diagnosztikai képalkotó vizsgálatok elvégzése röntgengépek használatával a betegek diagnózisának és kezelésének elősegítésére.
 * Együttműködés orvosokkal és egészségügyi szakemberekkel a megfelelő képalkotó technikák és protokollok meghatározásában.
 * A betegek radiográfiai eljárásokra történő felkészítése az eljárás magyarázatával, a kételyek eloszlatásával és a kényelem biztosításával.
 * A betegek helyes pozícionálása a magas minőségű képek készítéséhez, miközben a sugárzásnak való expozícióminimalizálása.
 * Radiográfiai berendezések karbantartása és üzemeltetése, biztosítva a biztonsági és minőségi előírások betartását.
 * Képek elemzése technikai minőségük szempontjából és a leletek értelmezésében való közreműködés.
 * Pontos páciensnyilvántartás és a végzett eljárások és eredmények dokumentálása.
 * A radiográfiai osztály és a berendezések tisztaságának és szervezésének biztosítása.
 * Folyamatos képzéssel és továbbképzéssel naprakész ismeretek szinten tartása a radiográfiai technológiák és technikák fejlődéséről.
 * Az összes szabályozó és biztonsági irányelv betartása a betegek és a személyzet biztonságos környezete biztosítása érdekében.</t>
   </si>
   <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>Radiológus</t>
+  </si>
+  <si>
+    <t>Performing and evaluating imaging examinations (X‑ray, ultrasound, CT, MRI).
+Providing findings and diagnostic recommendations.
+Collaborating with clinical physicians during diagnostics.
+Supervising the technical quality of imaging procedures.
+Ensuring radiation protection and compliance with legislation.
+Documenting and archiving imaging material.
+Recommending additional examinations when needed.
+Consulting results with other specialists.</t>
+  </si>
+  <si>
+    <t>Képalkotó vizsgálatok elvégzése és értékelése (RTG, UH, CT, MR).
+Leletek és diagnosztikai ajánlások készítése.
+Együttműködés klinikai orvosokkal a diagnosztikában.
+A vizsgálatok technikai minőségének felügyelete.
+Sugárvédelem és a jogszabályok betartása.
+Képalkotó anyag dokumentálása és archiválása.
+Kiegészítő vizsgálatok javaslata szükség esetén.
+Eredmények konzultálása más szakemberekkel.</t>
+  </si>
+  <si>
     <t>Radiology Assistant</t>
   </si>
   <si>
     <t>Radiológus asszisztens</t>
   </si>
   <si>
     <t>* Independent specialised professional work during standard skiagraphic and skiascopic examinations.
 * Assisting with non-standard radiological operations using complex instrumentation.
 * Developing and processing of film material in the darkroom.
 * Performing CT and MR examinations and assisting in CT-guided intervention (biopsy and drainage).
 * Processing CT and MR image documentation and its recording on electronic media.
 * Informing the patient about the nature, preparation, duration, and potential risks of examination as well as the time of receiving the results.</t>
   </si>
   <si>
     <t>* Önálló specializált szakmunka szabványos szkiagráfiai és szkiaszkópiai kivizsgálások során.
 * Asszisztálás nem szabványos radiológiai műveleteknél bonyolult műszertechnika felhasználásával.
 * Filmanyag sötétkamrában történő előhívása és feldolgozása.
 * CT és MR vizsgálatok végzése, asszisztálás intervenciós CT vizsgálatoknál (biopszia, drenázs).
 * CT és MR képdokumentáció feldolgozása és feltöltése elektronikus médiákra.|
 * A páciens tájékoztatása a vizsgálat jellegéről, előkészítéséről, tartamáról és lehetséges kockázatairól, valamint az eredmények elkészülésének időtartamáról.</t>
   </si>
   <si>
     <t>Regulatory Affairs Manager</t>
   </si>
   <si>
@@ -10726,50 +11339,76 @@
     <t>Szociális rehabilitációs szakember</t>
   </si>
   <si>
     <t>* Assessing the needs and capabilities of individuals requiring social rehabilitation services.
 * Developing and implementing personalized rehabilitation plans in collaboration with clients and interdisciplinary teams.
 * Providing guidance and support to clients in developing life skills, social skills, and coping strategies.
 * Facilitating group therapy sessions and workshops to promote social interaction and community integration.
 * Monitoring client progress and adjusting rehabilitation plans as necessary to ensure optimal outcomes.
 * Collaborating with healthcare professionals, social workers, and community organizations to coordinate services and resources.
 * Educating clients and their families about available social services and support systems.
 * Advocating for clients' rights and needs within various social service frameworks.
 * Maintaining accurate records and documentation of client interactions, progress, and outcomes.
 * Staying informed about best practices and developments in the field of social rehabilitation and related areas.</t>
   </si>
   <si>
     <t>* Az egyének szociális rehabilitációs szolgáltatásokra való igényeinek és képességeinek felmérése.
 * Személyre szabott rehabilitációs tervek kidolgozása és megvalósítása az ügyfelekkel és interdiszciplináris csapatokkal közösen.
 * Iránymutatás és támogatás nyújtása az ügyfeleknek életvezetési készségek, szociális készségek és megküzdési stratégiák kifejlesztésében.
 * Csoportterápiás ülések és műhelyek szervezése a szociális interakció és a közösségi integráció elősegítésére.
 * Az ügyfelek fejlődésének nyomon követése és a rehabilitációs tervek szükség szerinti kiigazítása az optimális eredmények biztosítása érdekében.
 * Együttműködés egészségügyi szakemberekkel, szociális munkásokkal és közösségi szervezetekkel a szolgáltatások és források koordinálása érdekében.
 * Ügyfelek és családjaik tájékoztatása a rendelkezésre álló szociális szolgáltatásokról és támogató rendszerekről.
 * Az ügyfelek jogainak és igényeinek érdekképviselete különböző szociális szolgáltatási keretek között.
 * Pontos nyilvántartás és dokumentáció vezetése az ügyfél-interakciókról, a fejlődésről és az eredményekről.
 * Tájékozódás a szociális rehabilitáció és kapcsolódó területek legjobb gyakorlatáról és fejleményeiről.</t>
+  </si>
+  <si>
+    <t>Surgeon</t>
+  </si>
+  <si>
+    <t>Sebész</t>
+  </si>
+  <si>
+    <t>Diagnosis and indication of surgical procedures.
+Performing surgical operations.
+Pre‑ and postoperative patient care.
+Assessing surgical risks and informing the patient.
+Monitoring wound healing and preventing complications.
+Collaboration with anesthesiology and other specialties.
+Reviewing outcomes and planning follow‑up treatment.
+Maintaining surgical documentation.</t>
+  </si>
+  <si>
+    <t>Sebészeti beavatkozások diagnosztizálása és indikálása.
+Műtéti eljárások elvégzése.
+Betegellátás műtét előtt és után.
+A műtéti kockázatok felmérése és a beteg tájékoztatása.
+Sebgyógyulás követése és szövődmények megelőzése.
+Együttműködés az aneszteziológiával és más szakterületekkel.
+Eredmények ellenőrzése és a további kezelés megtervezése.
+Sebészeti dokumentáció vezetése.</t>
   </si>
   <si>
     <t>Veterinarian</t>
   </si>
   <si>
     <t>Állatorvos</t>
   </si>
   <si>
     <t>* Examining the health of animals, determining diagnoses.
 * Examining and removing tissues and biological materials.
 * Prescribing and administering drugs to animals.
 * Performing minor and major surgeries.
 * Vaccinating animals against diseases, treating them for parasites.
 * Sterilising animals.
 * Euthanising animals.
 * Providing advice to owners and keepers of animals regarding proper nutrition.</t>
   </si>
   <si>
     <t>* Állatok egészségi állapotának vizsgálata, diagnózisok felállítása.
 * Szövetek és biológiai anyagok mintavétele és vizsgálata.
 * Gyógyszerek felírása és beadása az állatoknak.
 * Apró és precíz sebészeti beavatkozások végzése.
 * Állatok betegségek elleni oltása, paraziták eltávolítása.
 * Állatok ivartalanítása.
 * Állatok elaltatása.
@@ -12199,50 +12838,74 @@
   <si>
     <t>* Assisting families in planning and organizing funeral services in a compassionate and respectful manner.
 * Providing guidance on funeral arrangements, including casket selection, transportation, and memorial services.
 * Coordinating with various service providers, such as cemeteries, crematories, and florists.
 * Preparing and filing necessary legal documents, such as death certificates and permits.
 * Ensuring the proper care and preparation of the deceased, including embalming and dressing.
 * Managing logistics for the funeral service, including setting up the venue and overseeing the service proceedings.
 * Offering emotional support and counseling to grieving families throughout the planning process.
 * Maintaining a clean and respectful environment in the funeral home and associated facilities.
 * Adhering to health and safety regulations and ethical standards in all aspects of the job.
 * Participating in ongoing professional development and training to stay current with industry practices and regulations.</t>
   </si>
   <si>
     <t>* Részvételi és tiszteletteljes módon segít együttműködni a családokkal a temetkezési szolgáltatások megtervezésében és megszervezésében.
 * Iránymutatást nyújt a temetkezési megállapodásokról, beleértve a koporsó kiválasztását, szállítást és emlékszolgáltatásokat is.
 * Együttműködik különböző szolgáltatókkal, például temetőkkel, hamvasztókkal és virágárusokkal.
 * Összeállítja és benyújtja a szükséges jogi okmányokat, például a halotti anyakönyvi kivonatokat és engedélyeket.
 * Gondoskodik az elhunyt személy megfelelő gondozásáról és felkészítéséről, beleértve a balzsamozást és a felöltöztetést is.
 * A temetkezési szolgáltatáshoz kapcsolódó logisztikát irányítja, beleértve a helyszín beállítását és a szolgáltatás menetének felügyeletét.
 * Érzelmi támogatást és tanácsadást nyújt a gyászoló családoknak a tervezési folyamat során.
 * Gondoskodik a temetkezési otthon és a kapcsolódó létesítmények tisztaságáról és tiszteletben tartásáról.
 * Betartja az egészségügyi és biztonsági szabályozásokat, valamint az etikai normákat a munka minden aspektusában.
 * Részt vesz a folyamatos szakmai fejlesztésben és képzésben, hogy napra készen legyen az iparági gyakorlatokkal és szabályozásokkal.</t>
   </si>
   <si>
+    <t>Gaming / Casino Operator</t>
+  </si>
+  <si>
+    <t>Játékterem / kaszinó operátor</t>
+  </si>
+  <si>
+    <t>Serving guests in a gaming room or casino.
+Supervising the operation of gaming devices.
+Providing information about games and rules.
+Handling basic technical and operational issues.
+Checking player age and eligibility.
+Complying with internal and legal regulations.
+Maintaining cleanliness and order in the venue.</t>
+  </si>
+  <si>
+    <t>A játékterem vagy kaszinó vendégeinek kiszolgálása.
+A játékgépek működésének felügyelete.
+Információ nyújtása a játékokról és a szabályokról.
+Alapvető technikai és üzemeltetési problémák kezelése.
+A játékosok életkorának és jogosultságának ellenőrzése.
+Belső és jogszabályi előírások betartása.
+A tisztaság és rend biztosítása a helyszínen.</t>
+  </si>
+  <si>
     <t>Gardener</t>
   </si>
   <si>
     <t>Kertész</t>
   </si>
   <si>
     <t>* Caring for flower beds, lawns, trees and shrubs in gardens, orchards and public parks.
 * Hoeing and fertilising the soil, pulling weeds.
 * Planting and irrigating decorative plants, shrubs, trees and hedges.
 * Seeding, watering and mowing lawns.
 * Protecting vegetation from pests and diseases using chemical agents.
 * Harvesting and storing fruit and vegetables.
 * Repairing garden tools.</t>
   </si>
   <si>
     <t>* Virágágyások, gyepek, fák és bokrok ápolása kertekben, ültetvényeken és nyilvános parkokban.
 * Talaj kapálása és trágyázása, gyomirtás.
 * Dísznövények, bokrok, fák és élő sövények ültetése és öntözése.
 * Gyepek vetése, öntözése és nyírása.
 * A vegetáció kártevők és betegségek elleni védelme vegyi készítmények segítségével.
 * Termések és gyümölcsök betakarítása és tárolása.
 * Kerti szerszámok javítása.</t>
   </si>
   <si>
     <t>Goldsmith, Jeweller</t>
@@ -12456,50 +13119,74 @@
 * Responding to alarms and safety alerts, taking appropriate action to resolve issues.
 * Maintaining accurate records of boiler operations, maintenance activities, and safety checks.
 * Collaborating with engineering and maintenance teams to troubleshoot and repair boiler-related issues.
 * Ensuring compliance with safety regulations and industry standards in boiler operations.
 * Managing fuel supply and ensuring proper combustion for efficient energy production.
 * Assisting in the training of new staff on boiler operation and safety procedures.
 * Performing emergency shutdown procedures when necessary and ensuring safe operation at all times.</t>
   </si>
   <si>
     <t>* Kazánok üzemeltetése és karbantartása, hogy azok hatékonyan és biztonságosan működjenek.
 * Kazánnyomás, hőmérséklet és vízszint monitorozása az optimális teljesítmény fenntartása érdekében.
 * Rutinszerű ellenőrzések elvégzése és szükséges karbantartási munkák elvégzése a kazánrendszereken.
 * Riasztásokra és biztonsági riasztásokra reagálás, megfelelő intézkedések megtétele a problémák megoldása érdekében.
 * Pontos nyilvántartás vezetése a kazánok működéséről, karbantartási tevékenységekről és biztonsági ellenőrzésekről.
 * Mérnöki és karbantartási csapatokkal való együttműködés a kazánrendszerrel kapcsolatos hibák elhárításában és javításában.
 * Biztonsági szabályzatok és iparági szabványok betartása a kazánok működtetése során.
 * Üzemanyag-ellátás kezelése és a megfelelő égés biztosítása a hatékony energiatermelés érdekében.
 * Új munkatársak betanítása a kazán működtetés és biztonsági eljárásokban.
 * Vészhelyzeti leállítási eljárások végrehajtása szükség szerint, és a biztonságos működés biztosítása mindenkor.</t>
   </si>
   <si>
     <t>Technology, Development</t>
   </si>
   <si>
     <t>Technika, fejlesztés</t>
+  </si>
+  <si>
+    <t>Gaming Machines Service Technician</t>
+  </si>
+  <si>
+    <t>Szerviztechnikus játékgépekhez</t>
+  </si>
+  <si>
+    <t>Installing, configuring, and servicing gaming machines.
+Diagnosing and repairing technical faults.
+Performing regular maintenance of gaming devices.
+Ensuring technical safety and operational functionality.
+Documenting interventions and reporting defects.
+Cooperating with operations managers.
+Testing new devices and components.</t>
+  </si>
+  <si>
+    <t>Játékgépek telepítése, beállítása és szervizelése.
+Műszaki hibák diagnosztizálása és javítása.
+A gépek rendszeres karbantartásának elvégzése.
+A technikai biztonság és működőképesség biztosítása.
+Beavatkozások dokumentálása és hibajelentések készítése.
+Együttműködés az üzemeltetési vezetőkkel.
+Új berendezések és alkatrészek tesztelése.</t>
   </si>
   <si>
     <t>Head of Technical Department</t>
   </si>
   <si>
     <t>Műszaki osztályvezető</t>
   </si>
   <si>
     <t>* Organizing production based on monthly and annual production plans submitted to company management.
 * Developing plans in alignment with the company's business strategy.
 * Ensuring the implementation of plans by overseeing specific production facilities or subordinate technical services, including quality control, development, maintenance, and occupational safety, by delegating tasks to individual team members.
 * Organizing the flow of production documentation and proposing, implementing, and monitoring compliance with organizational regulations.
 * Addressing ongoing technical issues to ensure the facility operates continuously, safely, and efficiently.
 * Leading and managing the technical department to foster innovation and improve operational processes.
 * Collaborating with other departments to align technical activities with overall business objectives.
 * Conducting performance evaluations and providing guidance to team members to enhance their skills and productivity.
 * Monitoring industry trends and advancements to inform strategic decision-making and maintain competitive advantage.
 * Ensuring compliance with safety regulations and quality standards in all technical operations.</t>
   </si>
   <si>
     <t>* A termelés megszervezése a vállalatvezetésnek benyújtott havi és éves termelési tervek alapján.
 * Tervek kidolgozása a cég üzleti stratégiájával összhangban.
 * A tervek megvalósításának biztosítása a konkrét termelési létesítmények vagy alárendelt műszaki szolgáltatások, ideértve a minőségellenőrzést, fejlesztést, karbantartást és munkabiztonságot, feladatok delegálása az egyes csapattagoknak.
 * A termelési dokumentáció áramlásának megszervezése és a szervezeti szabályozások betartásának előterjesztése, megvalósítása és figyelemmel kísérése.
 * Folyamatos műszaki kérdések megoldása a létesítmény folyamatos, biztonságos és hatékony működésének biztosítása érdekében.
@@ -13866,50 +14553,53 @@
   </si>
   <si>
     <t>Hotel Porter</t>
   </si>
   <si>
     <t>Szállodai hordár</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
     <t>* Vendégek üdvözlése a szállodába való érkezésükkor.
 * Vendégek segítése a járműbe/járműből való beszálláskor és kiszálláskor, ajtónyitás.
 * Poggyász berakása és kirakása a járműbe/járműből.
 * Segítségnyújtás a vendégeknek a poggyász hordásával.
 * Vendégek kísérése a szállodai szobába, tájékoztatás a szoba felszereléséről. 
 * A vendégek szokásos kérdéseinek megválaszolása, problémák kezelése.</t>
   </si>
   <si>
     <t>Houseman</t>
+  </si>
+  <si>
+    <t>Housekeeping üzemeltetési munkatárs</t>
   </si>
   <si>
     <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
 * Caring for the main storehouse in the housekeeping department.
 * Taking orders of working aids for chambermaids and cleaners.
 * Taking out large goods and working aids to the individual storerooms on the storeys.
 * Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
 * Taking responsibility for the regular monthly stocktaking.</t>
   </si>
   <si>
     <t>* Közreműködés a napi munkafeladatok hatékony teljesítésében a housekeeping részlegen.
 * A housekeeping részleg főraktárának kezelése.
 * Munkaeszközök rendelése a szállodai szobalányok és a takarítónő részére.
 * Terjedelmes áruk és munkaeszközök elhelyezése az emeleteken található egyes raktárakban.
 * Szállodai ágyneműk és törölközők kihordása, lehordása és osztályozása.
 * Felelős az áru rendszeres havi leltározásáért.</t>
   </si>
   <si>
     <t>Kitchen Helper</t>
   </si>
   <si>
     <t>Konyhai kisegítő</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
@@ -15596,88 +16286,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F666"/>
+  <dimension ref="A1:F692"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F666"/>
+      <selection activeCell="E6" sqref="E6:F692"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.7051" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.7051" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.7051" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>661</v>
+        <v>687</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -16298,12626 +16988,13142 @@
         <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>80</v>
       </c>
       <c r="B37" t="s">
         <v>81</v>
       </c>
       <c r="C37" t="s">
         <v>138</v>
       </c>
       <c r="D37" t="s">
         <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" t="s">
         <v>142</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>143</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" s="2" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B39" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C39" t="s">
         <v>148</v>
       </c>
       <c r="D39" t="s">
         <v>149</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C40" t="s">
         <v>152</v>
       </c>
       <c r="D40" t="s">
         <v>153</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
         <v>156</v>
       </c>
       <c r="D41" t="s">
         <v>157</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42" t="s">
         <v>161</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C43" t="s">
         <v>164</v>
       </c>
       <c r="D43" t="s">
         <v>165</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C44" t="s">
         <v>168</v>
       </c>
       <c r="D44" t="s">
         <v>169</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C45" t="s">
         <v>172</v>
       </c>
       <c r="D45" t="s">
         <v>173</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C46" t="s">
         <v>176</v>
       </c>
       <c r="D46" t="s">
         <v>177</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
         <v>180</v>
       </c>
       <c r="D47" t="s">
         <v>181</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C48" t="s">
         <v>184</v>
       </c>
       <c r="D48" t="s">
         <v>185</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>188</v>
       </c>
       <c r="D49" t="s">
         <v>189</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C50" t="s">
         <v>192</v>
       </c>
       <c r="D50" t="s">
         <v>193</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B51" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C51" t="s">
         <v>196</v>
       </c>
       <c r="D51" t="s">
         <v>197</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C52" t="s">
         <v>200</v>
       </c>
       <c r="D52" t="s">
         <v>201</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B53" t="s">
+        <v>147</v>
+      </c>
+      <c r="C53" t="s">
         <v>204</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
         <v>205</v>
       </c>
-      <c r="C53" t="s">
+      <c r="E53" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53" s="2" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>204</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>147</v>
       </c>
       <c r="C54" t="s">
+        <v>208</v>
+      </c>
+      <c r="D54" t="s">
+        <v>209</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" s="2" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B55" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C55" t="s">
         <v>214</v>
       </c>
       <c r="D55" t="s">
         <v>215</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B56" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C56" t="s">
         <v>218</v>
       </c>
       <c r="D56" t="s">
         <v>219</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B57" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C57" t="s">
         <v>222</v>
       </c>
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B58" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C58" t="s">
         <v>226</v>
       </c>
       <c r="D58" t="s">
         <v>227</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B59" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C59" t="s">
         <v>230</v>
       </c>
       <c r="D59" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B60" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C60" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D60" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C61" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D61" t="s">
         <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62" t="s">
         <v>242</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B63" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C63" t="s">
         <v>245</v>
       </c>
       <c r="D63" t="s">
         <v>246</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C64" t="s">
         <v>249</v>
       </c>
       <c r="D64" t="s">
         <v>250</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C65" t="s">
         <v>253</v>
       </c>
       <c r="D65" t="s">
         <v>254</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C66" t="s">
         <v>257</v>
       </c>
       <c r="D66" t="s">
         <v>258</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B67" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C67" t="s">
         <v>261</v>
       </c>
       <c r="D67" t="s">
         <v>262</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B68" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C68" t="s">
         <v>265</v>
       </c>
       <c r="D68" t="s">
         <v>266</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B69" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C69" t="s">
         <v>269</v>
       </c>
       <c r="D69" t="s">
         <v>270</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
+        <v>212</v>
+      </c>
+      <c r="B70" t="s">
+        <v>213</v>
+      </c>
+      <c r="C70" t="s">
         <v>273</v>
       </c>
-      <c r="B70" t="s">
+      <c r="D70" t="s">
         <v>274</v>
       </c>
-      <c r="C70" t="s">
+      <c r="E70" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="D70" t="s">
+      <c r="F70" s="2" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>212</v>
       </c>
       <c r="B71" t="s">
-        <v>274</v>
+        <v>213</v>
       </c>
       <c r="C71" t="s">
+        <v>277</v>
+      </c>
+      <c r="D71" t="s">
+        <v>278</v>
+      </c>
+      <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" s="2" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B72" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C72" t="s">
         <v>283</v>
       </c>
       <c r="D72" t="s">
         <v>284</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C73" t="s">
         <v>287</v>
       </c>
       <c r="D73" t="s">
         <v>288</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B74" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C74" t="s">
         <v>291</v>
       </c>
       <c r="D74" t="s">
         <v>292</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B75" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C75" t="s">
         <v>295</v>
       </c>
       <c r="D75" t="s">
         <v>296</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B76" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C76" t="s">
         <v>299</v>
       </c>
       <c r="D76" t="s">
         <v>300</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B77" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C77" t="s">
         <v>303</v>
       </c>
       <c r="D77" t="s">
         <v>304</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B78" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C78" t="s">
         <v>307</v>
       </c>
       <c r="D78" t="s">
         <v>308</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B79" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B80" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C80" t="s">
         <v>315</v>
       </c>
       <c r="D80" t="s">
         <v>316</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B81" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C81" t="s">
         <v>319</v>
       </c>
       <c r="D81" t="s">
         <v>320</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B82" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C82" t="s">
         <v>323</v>
       </c>
       <c r="D82" t="s">
         <v>324</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
+        <v>281</v>
+      </c>
+      <c r="B83" t="s">
+        <v>282</v>
+      </c>
+      <c r="C83" t="s">
         <v>327</v>
       </c>
-      <c r="B83" t="s">
+      <c r="D83" t="s">
         <v>328</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="D83" t="s">
+      <c r="F83" s="2" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>327</v>
+        <v>281</v>
       </c>
       <c r="B84" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="C84" t="s">
+        <v>331</v>
+      </c>
+      <c r="D84" t="s">
+        <v>332</v>
+      </c>
+      <c r="E84" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="D84" t="s">
+      <c r="F84" s="2" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="B85" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C85" t="s">
         <v>337</v>
       </c>
       <c r="D85" t="s">
         <v>338</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="B86" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C86" t="s">
-        <v>311</v>
+        <v>341</v>
       </c>
       <c r="D86" t="s">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>313</v>
+        <v>343</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>314</v>
+        <v>344</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B87" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C87" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D87" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C88" t="s">
-        <v>347</v>
+        <v>319</v>
       </c>
       <c r="D88" t="s">
-        <v>348</v>
+        <v>320</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>349</v>
+        <v>321</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>350</v>
+        <v>322</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B89" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C89" t="s">
         <v>351</v>
       </c>
       <c r="D89" t="s">
         <v>352</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B90" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C90" t="s">
         <v>355</v>
       </c>
       <c r="D90" t="s">
         <v>356</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B91" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C91" t="s">
         <v>359</v>
       </c>
       <c r="D91" t="s">
         <v>360</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B92" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C92" t="s">
         <v>363</v>
       </c>
       <c r="D92" t="s">
         <v>364</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B93" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C93" t="s">
         <v>367</v>
       </c>
       <c r="D93" t="s">
         <v>368</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B94" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C94" t="s">
         <v>371</v>
       </c>
       <c r="D94" t="s">
         <v>372</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B95" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C95" t="s">
         <v>375</v>
       </c>
       <c r="D95" t="s">
         <v>376</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B96" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C96" t="s">
         <v>379</v>
       </c>
       <c r="D96" t="s">
         <v>380</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B97" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C97" t="s">
         <v>383</v>
       </c>
       <c r="D97" t="s">
         <v>384</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B98" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C98" t="s">
         <v>387</v>
       </c>
       <c r="D98" t="s">
         <v>388</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B99" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C99" t="s">
         <v>391</v>
       </c>
       <c r="D99" t="s">
         <v>392</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B100" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C100" t="s">
         <v>395</v>
       </c>
       <c r="D100" t="s">
         <v>396</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B101" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C101" t="s">
         <v>399</v>
       </c>
       <c r="D101" t="s">
         <v>400</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B102" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C102" t="s">
         <v>403</v>
       </c>
       <c r="D102" t="s">
         <v>404</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B103" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C103" t="s">
         <v>407</v>
       </c>
       <c r="D103" t="s">
         <v>408</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B104" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C104" t="s">
         <v>411</v>
       </c>
       <c r="D104" t="s">
         <v>412</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B105" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C105" t="s">
         <v>415</v>
       </c>
       <c r="D105" t="s">
         <v>416</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B106" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C106" t="s">
         <v>419</v>
       </c>
       <c r="D106" t="s">
         <v>420</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B107" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C107" t="s">
         <v>423</v>
       </c>
       <c r="D107" t="s">
         <v>424</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B108" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C108" t="s">
         <v>427</v>
       </c>
       <c r="D108" t="s">
         <v>428</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C109" t="s">
         <v>431</v>
       </c>
       <c r="D109" t="s">
         <v>432</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B110" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C110" t="s">
         <v>435</v>
       </c>
       <c r="D110" t="s">
         <v>436</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B111" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C111" t="s">
         <v>439</v>
       </c>
       <c r="D111" t="s">
         <v>440</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>441</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B112" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C112" t="s">
         <v>443</v>
       </c>
       <c r="D112" t="s">
         <v>444</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>445</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B113" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C113" t="s">
         <v>447</v>
       </c>
       <c r="D113" t="s">
         <v>448</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B114" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C114" t="s">
         <v>451</v>
       </c>
       <c r="D114" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>454</v>
+        <v>349</v>
       </c>
       <c r="B115" t="s">
+        <v>350</v>
+      </c>
+      <c r="C115" t="s">
         <v>455</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>456</v>
       </c>
-      <c r="D115" t="s">
+      <c r="E115" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="E115" s="2" t="s">
+      <c r="F115" s="2" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>454</v>
+        <v>349</v>
       </c>
       <c r="B116" t="s">
-        <v>455</v>
+        <v>350</v>
       </c>
       <c r="C116" t="s">
+        <v>459</v>
+      </c>
+      <c r="D116" t="s">
+        <v>459</v>
+      </c>
+      <c r="E116" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="D116" t="s">
+      <c r="F116" s="2" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B117" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C117" t="s">
         <v>464</v>
       </c>
       <c r="D117" t="s">
         <v>465</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B118" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C118" t="s">
         <v>468</v>
       </c>
       <c r="D118" t="s">
         <v>469</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B119" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C119" t="s">
         <v>472</v>
       </c>
       <c r="D119" t="s">
         <v>473</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>474</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B120" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C120" t="s">
         <v>476</v>
       </c>
       <c r="D120" t="s">
         <v>477</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B121" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C121" t="s">
         <v>480</v>
       </c>
       <c r="D121" t="s">
         <v>481</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B122" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C122" t="s">
         <v>484</v>
       </c>
       <c r="D122" t="s">
         <v>485</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B123" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C123" t="s">
         <v>488</v>
       </c>
       <c r="D123" t="s">
         <v>489</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B124" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C124" t="s">
         <v>492</v>
       </c>
       <c r="D124" t="s">
         <v>493</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B125" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C125" t="s">
         <v>496</v>
       </c>
       <c r="D125" t="s">
         <v>497</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B126" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C126" t="s">
-        <v>287</v>
+        <v>500</v>
       </c>
       <c r="D126" t="s">
-        <v>288</v>
+        <v>501</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B127" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C127" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D127" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B128" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C128" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D128" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B129" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C129" t="s">
-        <v>510</v>
+        <v>295</v>
       </c>
       <c r="D129" t="s">
-        <v>511</v>
+        <v>296</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B130" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C130" t="s">
         <v>514</v>
       </c>
       <c r="D130" t="s">
         <v>515</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B131" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C131" t="s">
         <v>518</v>
       </c>
       <c r="D131" t="s">
         <v>519</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B132" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C132" t="s">
         <v>522</v>
       </c>
       <c r="D132" t="s">
         <v>523</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B133" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C133" t="s">
         <v>526</v>
       </c>
       <c r="D133" t="s">
         <v>527</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B134" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C134" t="s">
         <v>530</v>
       </c>
       <c r="D134" t="s">
         <v>531</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B135" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C135" t="s">
         <v>534</v>
       </c>
       <c r="D135" t="s">
         <v>535</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B136" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136" t="s">
         <v>539</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B137" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C137" t="s">
         <v>542</v>
       </c>
       <c r="D137" t="s">
         <v>543</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B138" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C138" t="s">
         <v>546</v>
       </c>
       <c r="D138" t="s">
         <v>547</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B139" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C139" t="s">
         <v>550</v>
       </c>
       <c r="D139" t="s">
         <v>551</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B140" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C140" t="s">
         <v>554</v>
       </c>
       <c r="D140" t="s">
         <v>555</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B141" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C141" t="s">
         <v>558</v>
       </c>
       <c r="D141" t="s">
         <v>559</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B142" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C142" t="s">
         <v>562</v>
       </c>
       <c r="D142" t="s">
         <v>563</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B143" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C143" t="s">
         <v>566</v>
       </c>
       <c r="D143" t="s">
         <v>567</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B144" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C144" t="s">
         <v>570</v>
       </c>
       <c r="D144" t="s">
         <v>571</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B145" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145" t="s">
         <v>575</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B146" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C146" t="s">
         <v>578</v>
       </c>
       <c r="D146" t="s">
         <v>579</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B147" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C147" t="s">
         <v>582</v>
       </c>
       <c r="D147" t="s">
         <v>583</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B148" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C148" t="s">
         <v>586</v>
       </c>
       <c r="D148" t="s">
         <v>587</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B149" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C149" t="s">
         <v>590</v>
       </c>
       <c r="D149" t="s">
         <v>591</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
+        <v>462</v>
+      </c>
+      <c r="B150" t="s">
+        <v>463</v>
+      </c>
+      <c r="C150" t="s">
         <v>594</v>
       </c>
-      <c r="B150" t="s">
+      <c r="D150" t="s">
         <v>595</v>
       </c>
-      <c r="C150" t="s">
+      <c r="E150" s="2" t="s">
         <v>596</v>
       </c>
-      <c r="D150" t="s">
+      <c r="F150" s="2" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>594</v>
+        <v>462</v>
       </c>
       <c r="B151" t="s">
-        <v>595</v>
+        <v>463</v>
       </c>
       <c r="C151" t="s">
+        <v>598</v>
+      </c>
+      <c r="D151" t="s">
+        <v>599</v>
+      </c>
+      <c r="E151" s="2" t="s">
         <v>600</v>
       </c>
-      <c r="D151" t="s">
+      <c r="F151" s="2" t="s">
         <v>601</v>
-      </c>
-[...4 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>594</v>
+        <v>462</v>
       </c>
       <c r="B152" t="s">
-        <v>595</v>
+        <v>463</v>
       </c>
       <c r="C152" t="s">
+        <v>602</v>
+      </c>
+      <c r="D152" t="s">
+        <v>603</v>
+      </c>
+      <c r="E152" s="2" t="s">
         <v>604</v>
       </c>
-      <c r="D152" t="s">
+      <c r="F152" s="2" t="s">
         <v>605</v>
-      </c>
-[...4 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
+        <v>462</v>
+      </c>
+      <c r="B153" t="s">
+        <v>463</v>
+      </c>
+      <c r="C153" t="s">
+        <v>606</v>
+      </c>
+      <c r="D153" t="s">
+        <v>607</v>
+      </c>
+      <c r="E153" s="2" t="s">
         <v>608</v>
       </c>
-      <c r="B153" t="s">
+      <c r="F153" s="2" t="s">
         <v>609</v>
-      </c>
-[...10 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B154" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C154" t="s">
+        <v>612</v>
+      </c>
+      <c r="D154" t="s">
+        <v>613</v>
+      </c>
+      <c r="E154" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="D154" t="s">
+      <c r="F154" s="2" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B155" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C155" t="s">
+        <v>616</v>
+      </c>
+      <c r="D155" t="s">
+        <v>617</v>
+      </c>
+      <c r="E155" s="2" t="s">
         <v>618</v>
       </c>
-      <c r="D155" t="s">
+      <c r="F155" s="2" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B156" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C156" t="s">
+        <v>620</v>
+      </c>
+      <c r="D156" t="s">
+        <v>621</v>
+      </c>
+      <c r="E156" s="2" t="s">
         <v>622</v>
       </c>
-      <c r="D156" t="s">
+      <c r="F156" s="2" t="s">
         <v>623</v>
-      </c>
-[...4 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B157" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C157" t="s">
         <v>626</v>
       </c>
       <c r="D157" t="s">
         <v>627</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B158" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C158" t="s">
         <v>630</v>
       </c>
       <c r="D158" t="s">
         <v>631</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>632</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B159" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C159" t="s">
-        <v>367</v>
+        <v>634</v>
       </c>
       <c r="D159" t="s">
-        <v>368</v>
+        <v>635</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B160" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C160" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D160" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B161" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C161" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D161" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B162" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C162" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D162" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B163" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C163" t="s">
-        <v>648</v>
+        <v>375</v>
       </c>
       <c r="D163" t="s">
-        <v>649</v>
+        <v>376</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B164" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C164" t="s">
         <v>652</v>
       </c>
       <c r="D164" t="s">
         <v>653</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B165" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C165" t="s">
         <v>656</v>
       </c>
       <c r="D165" t="s">
         <v>657</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B166" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C166" t="s">
         <v>660</v>
       </c>
       <c r="D166" t="s">
         <v>661</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B167" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C167" t="s">
         <v>664</v>
       </c>
       <c r="D167" t="s">
         <v>665</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B168" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C168" t="s">
         <v>668</v>
       </c>
       <c r="D168" t="s">
         <v>669</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B169" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C169" t="s">
         <v>672</v>
       </c>
       <c r="D169" t="s">
         <v>673</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B170" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C170" t="s">
-        <v>233</v>
+        <v>676</v>
       </c>
       <c r="D170" t="s">
-        <v>234</v>
+        <v>677</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B171" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C171" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="D171" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B172" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C172" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D172" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B173" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C173" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D173" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B174" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C174" t="s">
-        <v>690</v>
+        <v>241</v>
       </c>
       <c r="D174" t="s">
-        <v>691</v>
+        <v>242</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B175" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C175" t="s">
         <v>694</v>
       </c>
       <c r="D175" t="s">
         <v>695</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B176" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C176" t="s">
         <v>698</v>
       </c>
       <c r="D176" t="s">
         <v>699</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B177" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C177" t="s">
         <v>702</v>
       </c>
       <c r="D177" t="s">
         <v>703</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B178" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C178" t="s">
         <v>706</v>
       </c>
       <c r="D178" t="s">
         <v>707</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B179" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C179" t="s">
         <v>710</v>
       </c>
       <c r="D179" t="s">
         <v>711</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B180" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C180" t="s">
         <v>714</v>
       </c>
       <c r="D180" t="s">
         <v>715</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B181" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C181" t="s">
         <v>718</v>
       </c>
       <c r="D181" t="s">
         <v>719</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B182" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="C182" t="s">
         <v>722</v>
       </c>
       <c r="D182" t="s">
         <v>723</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
+        <v>624</v>
+      </c>
+      <c r="B183" t="s">
+        <v>625</v>
+      </c>
+      <c r="C183" t="s">
         <v>726</v>
       </c>
-      <c r="B183" t="s">
+      <c r="D183" t="s">
         <v>727</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" s="2" t="s">
         <v>728</v>
       </c>
-      <c r="D183" t="s">
+      <c r="F183" s="2" t="s">
         <v>729</v>
-      </c>
-[...4 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>726</v>
+        <v>624</v>
       </c>
       <c r="B184" t="s">
-        <v>727</v>
+        <v>625</v>
       </c>
       <c r="C184" t="s">
+        <v>730</v>
+      </c>
+      <c r="D184" t="s">
+        <v>731</v>
+      </c>
+      <c r="E184" s="2" t="s">
         <v>732</v>
       </c>
-      <c r="D184" t="s">
+      <c r="F184" s="2" t="s">
         <v>733</v>
-      </c>
-[...4 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>726</v>
+        <v>624</v>
       </c>
       <c r="B185" t="s">
-        <v>727</v>
+        <v>625</v>
       </c>
       <c r="C185" t="s">
+        <v>734</v>
+      </c>
+      <c r="D185" t="s">
+        <v>735</v>
+      </c>
+      <c r="E185" s="2" t="s">
         <v>736</v>
       </c>
-      <c r="D185" t="s">
+      <c r="F185" s="2" t="s">
         <v>737</v>
-      </c>
-[...4 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>726</v>
+        <v>624</v>
       </c>
       <c r="B186" t="s">
-        <v>727</v>
+        <v>625</v>
       </c>
       <c r="C186" t="s">
+        <v>738</v>
+      </c>
+      <c r="D186" t="s">
+        <v>739</v>
+      </c>
+      <c r="E186" s="2" t="s">
         <v>740</v>
       </c>
-      <c r="D186" t="s">
+      <c r="F186" s="2" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B187" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C187" t="s">
         <v>744</v>
       </c>
       <c r="D187" t="s">
         <v>745</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B188" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C188" t="s">
         <v>748</v>
       </c>
       <c r="D188" t="s">
         <v>749</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>750</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B189" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C189" t="s">
         <v>752</v>
       </c>
       <c r="D189" t="s">
         <v>753</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B190" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C190" t="s">
         <v>756</v>
       </c>
       <c r="D190" t="s">
         <v>757</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B191" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C191" t="s">
         <v>760</v>
       </c>
       <c r="D191" t="s">
         <v>761</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B192" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C192" t="s">
         <v>764</v>
       </c>
       <c r="D192" t="s">
         <v>765</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B193" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C193" t="s">
         <v>768</v>
       </c>
       <c r="D193" t="s">
         <v>769</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B194" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C194" t="s">
         <v>772</v>
       </c>
       <c r="D194" t="s">
         <v>773</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B195" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C195" t="s">
         <v>776</v>
       </c>
       <c r="D195" t="s">
         <v>777</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B196" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C196" t="s">
         <v>780</v>
       </c>
       <c r="D196" t="s">
         <v>781</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B197" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C197" t="s">
         <v>784</v>
       </c>
       <c r="D197" t="s">
         <v>785</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B198" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C198" t="s">
         <v>788</v>
       </c>
       <c r="D198" t="s">
         <v>789</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B199" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C199" t="s">
         <v>792</v>
       </c>
       <c r="D199" t="s">
         <v>793</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B200" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C200" t="s">
         <v>796</v>
       </c>
       <c r="D200" t="s">
         <v>797</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B201" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C201" t="s">
         <v>800</v>
       </c>
       <c r="D201" t="s">
         <v>801</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B202" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C202" t="s">
         <v>804</v>
       </c>
       <c r="D202" t="s">
         <v>805</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B203" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C203" t="s">
         <v>808</v>
       </c>
       <c r="D203" t="s">
         <v>809</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B204" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C204" t="s">
         <v>812</v>
       </c>
       <c r="D204" t="s">
         <v>813</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B205" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C205" t="s">
         <v>816</v>
       </c>
       <c r="D205" t="s">
         <v>817</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B206" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C206" t="s">
         <v>820</v>
       </c>
       <c r="D206" t="s">
         <v>821</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="B207" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="C207" t="s">
         <v>824</v>
       </c>
       <c r="D207" t="s">
         <v>825</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
+        <v>742</v>
+      </c>
+      <c r="B208" t="s">
+        <v>743</v>
+      </c>
+      <c r="C208" t="s">
         <v>828</v>
       </c>
-      <c r="B208" t="s">
+      <c r="D208" t="s">
         <v>829</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>828</v>
+        <v>742</v>
       </c>
       <c r="B209" t="s">
-        <v>829</v>
+        <v>743</v>
       </c>
       <c r="C209" t="s">
-        <v>502</v>
+        <v>832</v>
       </c>
       <c r="D209" t="s">
-        <v>503</v>
+        <v>833</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>828</v>
+        <v>742</v>
       </c>
       <c r="B210" t="s">
-        <v>829</v>
+        <v>743</v>
       </c>
       <c r="C210" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="D210" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>828</v>
+        <v>742</v>
       </c>
       <c r="B211" t="s">
-        <v>829</v>
+        <v>743</v>
       </c>
       <c r="C211" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="D211" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B212" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C212" t="s">
-        <v>842</v>
+        <v>295</v>
       </c>
       <c r="D212" t="s">
-        <v>843</v>
+        <v>296</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B213" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C213" t="s">
-        <v>846</v>
+        <v>514</v>
       </c>
       <c r="D213" t="s">
-        <v>847</v>
+        <v>515</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B214" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C214" t="s">
         <v>850</v>
       </c>
       <c r="D214" t="s">
         <v>851</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B215" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C215" t="s">
         <v>854</v>
       </c>
       <c r="D215" t="s">
         <v>855</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B216" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C216" t="s">
         <v>858</v>
       </c>
       <c r="D216" t="s">
         <v>859</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B217" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C217" t="s">
-        <v>295</v>
+        <v>862</v>
       </c>
       <c r="D217" t="s">
-        <v>296</v>
+        <v>863</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>297</v>
+        <v>864</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>298</v>
+        <v>865</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B218" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C218" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="D218" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B219" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C219" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="D219" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B220" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C220" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="D220" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B221" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C221" t="s">
         <v>303</v>
       </c>
       <c r="D221" t="s">
         <v>304</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B222" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C222" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="D222" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B223" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C223" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="D223" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B224" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C224" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="D224" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B225" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C225" t="s">
-        <v>886</v>
+        <v>311</v>
       </c>
       <c r="D225" t="s">
-        <v>887</v>
+        <v>312</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>888</v>
+        <v>313</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>889</v>
+        <v>314</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B226" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C226" t="s">
-        <v>311</v>
+        <v>890</v>
       </c>
       <c r="D226" t="s">
-        <v>312</v>
+        <v>891</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>892</v>
+        <v>844</v>
       </c>
       <c r="B227" t="s">
-        <v>893</v>
+        <v>845</v>
       </c>
       <c r="C227" t="s">
         <v>894</v>
       </c>
       <c r="D227" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>892</v>
+        <v>844</v>
       </c>
       <c r="B228" t="s">
-        <v>893</v>
+        <v>845</v>
       </c>
       <c r="C228" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D228" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>892</v>
+        <v>844</v>
       </c>
       <c r="B229" t="s">
-        <v>893</v>
+        <v>845</v>
       </c>
       <c r="C229" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D229" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>892</v>
+        <v>844</v>
       </c>
       <c r="B230" t="s">
-        <v>893</v>
+        <v>845</v>
       </c>
       <c r="C230" t="s">
-        <v>905</v>
+        <v>319</v>
       </c>
       <c r="D230" t="s">
+        <v>320</v>
+      </c>
+      <c r="E230" s="2" t="s">
         <v>906</v>
       </c>
-      <c r="E230" s="2" t="s">
+      <c r="F230" s="2" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>892</v>
+        <v>908</v>
       </c>
       <c r="B231" t="s">
-        <v>893</v>
+        <v>909</v>
       </c>
       <c r="C231" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D231" t="s">
         <v>910</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>892</v>
+        <v>908</v>
       </c>
       <c r="B232" t="s">
-        <v>893</v>
+        <v>909</v>
       </c>
       <c r="C232" t="s">
         <v>913</v>
       </c>
       <c r="D232" t="s">
         <v>914</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>915</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>892</v>
+        <v>908</v>
       </c>
       <c r="B233" t="s">
-        <v>893</v>
+        <v>909</v>
       </c>
       <c r="C233" t="s">
         <v>917</v>
       </c>
       <c r="D233" t="s">
         <v>918</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>919</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
+        <v>908</v>
+      </c>
+      <c r="B234" t="s">
+        <v>909</v>
+      </c>
+      <c r="C234" t="s">
         <v>921</v>
       </c>
-      <c r="B234" t="s">
+      <c r="D234" t="s">
         <v>922</v>
       </c>
-      <c r="C234" t="s">
+      <c r="E234" s="2" t="s">
         <v>923</v>
       </c>
-      <c r="D234" t="s">
-[...2 lines deleted...]
-      <c r="E234" s="2" t="s">
+      <c r="F234" s="2" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>921</v>
+        <v>908</v>
       </c>
       <c r="B235" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="C235" t="s">
+        <v>925</v>
+      </c>
+      <c r="D235" t="s">
         <v>926</v>
       </c>
-      <c r="D235" t="s">
+      <c r="E235" s="2" t="s">
         <v>927</v>
       </c>
-      <c r="E235" s="2" t="s">
+      <c r="F235" s="2" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>921</v>
+        <v>908</v>
       </c>
       <c r="B236" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="C236" t="s">
+        <v>929</v>
+      </c>
+      <c r="D236" t="s">
         <v>930</v>
       </c>
-      <c r="D236" t="s">
+      <c r="E236" s="2" t="s">
         <v>931</v>
       </c>
-      <c r="E236" s="2" t="s">
+      <c r="F236" s="2" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>921</v>
+        <v>908</v>
       </c>
       <c r="B237" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="C237" t="s">
+        <v>933</v>
+      </c>
+      <c r="D237" t="s">
         <v>934</v>
       </c>
-      <c r="D237" t="s">
+      <c r="E237" s="2" t="s">
         <v>935</v>
       </c>
-      <c r="E237" s="2" t="s">
+      <c r="F237" s="2" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B238" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C238" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="D238" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B239" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C239" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="D239" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B240" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C240" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D240" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B241" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C241" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D241" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B242" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C242" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D242" t="s">
         <v>954</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B243" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C243" t="s">
         <v>957</v>
       </c>
       <c r="D243" t="s">
         <v>958</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B244" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C244" t="s">
         <v>961</v>
       </c>
       <c r="D244" t="s">
         <v>962</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="B245" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="C245" t="s">
         <v>965</v>
       </c>
       <c r="D245" t="s">
         <v>966</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
+        <v>937</v>
+      </c>
+      <c r="B246" t="s">
+        <v>938</v>
+      </c>
+      <c r="C246" t="s">
         <v>969</v>
       </c>
-      <c r="B246" t="s">
+      <c r="D246" t="s">
         <v>970</v>
       </c>
-      <c r="C246" t="s">
+      <c r="E246" s="2" t="s">
         <v>971</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" s="2" t="s">
         <v>972</v>
-      </c>
-[...4 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>969</v>
+        <v>937</v>
       </c>
       <c r="B247" t="s">
-        <v>970</v>
+        <v>938</v>
       </c>
       <c r="C247" t="s">
+        <v>973</v>
+      </c>
+      <c r="D247" t="s">
+        <v>974</v>
+      </c>
+      <c r="E247" s="2" t="s">
         <v>975</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" s="2" t="s">
         <v>976</v>
-      </c>
-[...4 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>969</v>
+        <v>937</v>
       </c>
       <c r="B248" t="s">
-        <v>970</v>
+        <v>938</v>
       </c>
       <c r="C248" t="s">
+        <v>977</v>
+      </c>
+      <c r="D248" t="s">
+        <v>978</v>
+      </c>
+      <c r="E248" s="2" t="s">
         <v>979</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" s="2" t="s">
         <v>980</v>
-      </c>
-[...4 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>969</v>
+        <v>937</v>
       </c>
       <c r="B249" t="s">
-        <v>970</v>
+        <v>938</v>
       </c>
       <c r="C249" t="s">
+        <v>981</v>
+      </c>
+      <c r="D249" t="s">
+        <v>982</v>
+      </c>
+      <c r="E249" s="2" t="s">
         <v>983</v>
       </c>
-      <c r="D249" t="s">
+      <c r="F249" s="2" t="s">
         <v>984</v>
-      </c>
-[...4 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B250" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C250" t="s">
         <v>987</v>
       </c>
       <c r="D250" t="s">
         <v>988</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B251" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C251" t="s">
         <v>991</v>
       </c>
       <c r="D251" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B252" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C252" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D252" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B253" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C253" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D253" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B254" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C254" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="D254" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B255" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C255" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D255" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B256" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C256" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="D256" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B257" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C257" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D257" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B258" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C258" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="D258" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B259" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C259" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="D259" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B260" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C260" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D260" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B261" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C261" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="D261" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B262" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C262" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D262" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B263" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C263" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D263" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B264" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C264" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="D264" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B265" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C265" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="D265" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B266" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C266" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D266" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B267" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C267" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="D267" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B268" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C268" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D268" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B269" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C269" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D269" t="s">
         <v>1058</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B270" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C270" t="s">
         <v>1061</v>
       </c>
       <c r="D270" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B271" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C271" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D271" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B272" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C272" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="D272" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B273" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C273" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="D273" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B274" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C274" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="D274" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B275" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C275" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="D275" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B276" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C276" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D276" t="s">
         <v>1084</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B277" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C277" t="s">
         <v>1087</v>
       </c>
       <c r="D277" t="s">
         <v>1088</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B278" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C278" t="s">
         <v>1091</v>
       </c>
       <c r="D278" t="s">
         <v>1092</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B279" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C279" t="s">
         <v>1095</v>
       </c>
       <c r="D279" t="s">
         <v>1096</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B280" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C280" t="s">
         <v>1099</v>
       </c>
       <c r="D280" t="s">
         <v>1100</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B281" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C281" t="s">
         <v>1103</v>
       </c>
       <c r="D281" t="s">
         <v>1104</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B282" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C282" t="s">
         <v>1107</v>
       </c>
       <c r="D282" t="s">
         <v>1108</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B283" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C283" t="s">
         <v>1111</v>
       </c>
       <c r="D283" t="s">
         <v>1112</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B284" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C284" t="s">
         <v>1115</v>
       </c>
       <c r="D284" t="s">
         <v>1116</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B285" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C285" t="s">
         <v>1119</v>
       </c>
       <c r="D285" t="s">
         <v>1120</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B286" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C286" t="s">
         <v>1123</v>
       </c>
       <c r="D286" t="s">
         <v>1124</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B287" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C287" t="s">
         <v>1127</v>
       </c>
       <c r="D287" t="s">
         <v>1128</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B288" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C288" t="s">
         <v>1131</v>
       </c>
       <c r="D288" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B289" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C289" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D289" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B290" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C290" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D290" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B291" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C291" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D291" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B292" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C292" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D292" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B293" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C293" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D293" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B294" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C294" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D294" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B295" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C295" t="s">
-        <v>878</v>
+        <v>1158</v>
       </c>
       <c r="D295" t="s">
-        <v>879</v>
+        <v>1159</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B296" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C296" t="s">
-        <v>882</v>
+        <v>1162</v>
       </c>
       <c r="D296" t="s">
-        <v>883</v>
+        <v>1163</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B297" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C297" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="D297" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B298" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C298" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="D298" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B299" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C299" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="D299" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B300" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C300" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="D300" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B301" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C301" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="D301" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B302" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C302" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="D302" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B303" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C303" t="s">
-        <v>1184</v>
+        <v>894</v>
       </c>
       <c r="D303" t="s">
-        <v>1185</v>
+        <v>895</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="B304" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
       <c r="C304" t="s">
-        <v>1188</v>
+        <v>898</v>
       </c>
       <c r="D304" t="s">
-        <v>1188</v>
+        <v>899</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B305" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C305" t="s">
         <v>1193</v>
       </c>
       <c r="D305" t="s">
         <v>1194</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B306" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C306" t="s">
         <v>1197</v>
       </c>
       <c r="D306" t="s">
         <v>1198</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B307" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C307" t="s">
         <v>1201</v>
       </c>
       <c r="D307" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E307" s="2" t="s">
         <v>1202</v>
       </c>
-      <c r="E307" s="2" t="s">
+      <c r="F307" s="2" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B308" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C308" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D308" t="s">
         <v>1205</v>
       </c>
-      <c r="D308" t="s">
+      <c r="E308" s="2" t="s">
         <v>1206</v>
       </c>
-      <c r="E308" s="2" t="s">
+      <c r="F308" s="2" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B309" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C309" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D309" t="s">
         <v>1209</v>
       </c>
-      <c r="D309" t="s">
+      <c r="E309" s="2" t="s">
         <v>1210</v>
       </c>
-      <c r="E309" s="2" t="s">
+      <c r="F309" s="2" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B310" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C310" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D310" t="s">
         <v>1213</v>
       </c>
-      <c r="D310" t="s">
+      <c r="E310" s="2" t="s">
         <v>1214</v>
       </c>
-      <c r="E310" s="2" t="s">
+      <c r="F310" s="2" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B311" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C311" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E311" s="2" t="s">
         <v>1217</v>
       </c>
-      <c r="D311" t="s">
+      <c r="F311" s="2" t="s">
         <v>1218</v>
-      </c>
-[...4 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B312" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C312" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E312" s="2" t="s">
         <v>1221</v>
       </c>
-      <c r="D312" t="s">
+      <c r="F312" s="2" t="s">
         <v>1222</v>
-      </c>
-[...4 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B313" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C313" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E313" s="2" t="s">
         <v>1225</v>
       </c>
-      <c r="D313" t="s">
+      <c r="F313" s="2" t="s">
         <v>1226</v>
-      </c>
-[...4 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1191</v>
+        <v>985</v>
       </c>
       <c r="B314" t="s">
-        <v>1192</v>
+        <v>986</v>
       </c>
       <c r="C314" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F314" s="2" t="s">
         <v>1229</v>
-      </c>
-[...7 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B315" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C315" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D315" t="s">
         <v>1233</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" s="2" t="s">
         <v>1234</v>
       </c>
-      <c r="E315" s="2" t="s">
+      <c r="F315" s="2" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B316" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C316" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D316" t="s">
         <v>1237</v>
       </c>
-      <c r="D316" t="s">
+      <c r="E316" s="2" t="s">
         <v>1238</v>
       </c>
-      <c r="E316" s="2" t="s">
+      <c r="F316" s="2" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B317" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C317" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D317" t="s">
         <v>1241</v>
       </c>
-      <c r="D317" t="s">
+      <c r="E317" s="2" t="s">
         <v>1242</v>
       </c>
-      <c r="E317" s="2" t="s">
+      <c r="F317" s="2" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B318" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C318" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D318" t="s">
         <v>1245</v>
       </c>
-      <c r="D318" t="s">
+      <c r="E318" s="2" t="s">
         <v>1246</v>
       </c>
-      <c r="E318" s="2" t="s">
+      <c r="F318" s="2" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B319" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C319" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D319" t="s">
         <v>1249</v>
       </c>
-      <c r="D319" t="s">
+      <c r="E319" s="2" t="s">
         <v>1250</v>
       </c>
-      <c r="E319" s="2" t="s">
+      <c r="F319" s="2" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B320" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C320" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D320" t="s">
         <v>1253</v>
       </c>
-      <c r="D320" t="s">
+      <c r="E320" s="2" t="s">
         <v>1254</v>
       </c>
-      <c r="E320" s="2" t="s">
+      <c r="F320" s="2" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B321" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C321" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D321" t="s">
         <v>1257</v>
       </c>
-      <c r="D321" t="s">
+      <c r="E321" s="2" t="s">
         <v>1258</v>
       </c>
-      <c r="E321" s="2" t="s">
+      <c r="F321" s="2" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B322" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C322" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D322" t="s">
         <v>1261</v>
       </c>
-      <c r="D322" t="s">
+      <c r="E322" s="2" t="s">
         <v>1262</v>
       </c>
-      <c r="E322" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="2" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1191</v>
+        <v>1230</v>
       </c>
       <c r="B323" t="s">
-        <v>1192</v>
+        <v>1231</v>
       </c>
       <c r="C323" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D323" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B324" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C324" t="s">
         <v>1268</v>
       </c>
-      <c r="C324" t="s">
+      <c r="D324" t="s">
         <v>1269</v>
       </c>
-      <c r="D324" t="s">
+      <c r="E324" s="2" t="s">
         <v>1270</v>
       </c>
-      <c r="E324" s="2" t="s">
+      <c r="F324" s="2" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B325" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C325" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D325" t="s">
         <v>1273</v>
       </c>
-      <c r="D325" t="s">
+      <c r="E325" s="2" t="s">
         <v>1274</v>
       </c>
-      <c r="E325" s="2" t="s">
+      <c r="F325" s="2" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B326" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C326" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D326" t="s">
         <v>1277</v>
       </c>
-      <c r="D326" t="s">
+      <c r="E326" s="2" t="s">
         <v>1278</v>
       </c>
-      <c r="E326" s="2" t="s">
+      <c r="F326" s="2" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B327" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C327" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D327" t="s">
         <v>1281</v>
       </c>
-      <c r="D327" t="s">
+      <c r="E327" s="2" t="s">
         <v>1282</v>
       </c>
-      <c r="E327" s="2" t="s">
+      <c r="F327" s="2" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B328" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C328" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="D328" t="s">
         <v>1285</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B329" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C329" t="s">
         <v>1288</v>
       </c>
       <c r="D329" t="s">
         <v>1289</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B330" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C330" t="s">
         <v>1292</v>
       </c>
       <c r="D330" t="s">
         <v>1293</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B331" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C331" t="s">
         <v>1296</v>
       </c>
       <c r="D331" t="s">
         <v>1297</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B332" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C332" t="s">
         <v>1300</v>
       </c>
       <c r="D332" t="s">
         <v>1301</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1302</v>
+        <v>1294</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1303</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1267</v>
+        <v>1230</v>
       </c>
       <c r="B333" t="s">
-        <v>1268</v>
+        <v>1231</v>
       </c>
       <c r="C333" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E333" s="2" t="s">
         <v>1304</v>
       </c>
-      <c r="D333" t="s">
+      <c r="F333" s="2" t="s">
         <v>1305</v>
-      </c>
-[...4 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B334" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C334" t="s">
         <v>1308</v>
       </c>
       <c r="D334" t="s">
         <v>1309</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B335" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C335" t="s">
         <v>1312</v>
       </c>
       <c r="D335" t="s">
         <v>1313</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B336" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C336" t="s">
         <v>1316</v>
       </c>
       <c r="D336" t="s">
         <v>1317</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B337" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C337" t="s">
         <v>1320</v>
       </c>
       <c r="D337" t="s">
         <v>1321</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B338" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C338" t="s">
         <v>1324</v>
       </c>
       <c r="D338" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E338" s="2" t="s">
         <v>1325</v>
       </c>
-      <c r="E338" s="2" t="s">
+      <c r="F338" s="2" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B339" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C339" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D339" t="s">
         <v>1328</v>
       </c>
-      <c r="D339" t="s">
+      <c r="E339" s="2" t="s">
         <v>1329</v>
       </c>
-      <c r="E339" s="2" t="s">
+      <c r="F339" s="2" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B340" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C340" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D340" t="s">
         <v>1332</v>
       </c>
-      <c r="D340" t="s">
+      <c r="E340" s="2" t="s">
         <v>1333</v>
       </c>
-      <c r="E340" s="2" t="s">
+      <c r="F340" s="2" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B341" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C341" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D341" t="s">
         <v>1336</v>
       </c>
-      <c r="D341" t="s">
+      <c r="E341" s="2" t="s">
         <v>1337</v>
       </c>
-      <c r="E341" s="2" t="s">
+      <c r="F341" s="2" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="B342" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="C342" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D342" t="s">
         <v>1340</v>
       </c>
-      <c r="D342" t="s">
+      <c r="E342" s="2" t="s">
         <v>1341</v>
       </c>
-      <c r="E342" s="2" t="s">
+      <c r="F342" s="2" t="s">
         <v>1342</v>
-      </c>
-[...1 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D343" t="s">
         <v>1344</v>
       </c>
-      <c r="B343" t="s">
+      <c r="E343" s="2" t="s">
         <v>1345</v>
       </c>
-      <c r="C343" t="s">
+      <c r="F343" s="2" t="s">
         <v>1346</v>
-      </c>
-[...7 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1344</v>
+        <v>1306</v>
       </c>
       <c r="B344" t="s">
-        <v>1345</v>
+        <v>1307</v>
       </c>
       <c r="C344" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F344" s="2" t="s">
         <v>1350</v>
-      </c>
-[...7 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1344</v>
+        <v>1306</v>
       </c>
       <c r="B345" t="s">
-        <v>1345</v>
+        <v>1307</v>
       </c>
       <c r="C345" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F345" s="2" t="s">
         <v>1354</v>
-      </c>
-[...7 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1344</v>
+        <v>1306</v>
       </c>
       <c r="B346" t="s">
-        <v>1345</v>
+        <v>1307</v>
       </c>
       <c r="C346" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F346" s="2" t="s">
         <v>1358</v>
-      </c>
-[...7 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1344</v>
+        <v>1306</v>
       </c>
       <c r="B347" t="s">
-        <v>1345</v>
+        <v>1307</v>
       </c>
       <c r="C347" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F347" s="2" t="s">
         <v>1362</v>
-      </c>
-[...7 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E348" s="2" t="s">
         <v>1365</v>
       </c>
-      <c r="B348" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F348" s="2" t="s">
-        <v>217</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1365</v>
+        <v>1306</v>
       </c>
       <c r="B349" t="s">
-        <v>1365</v>
+        <v>1307</v>
       </c>
       <c r="C349" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="D349" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1365</v>
+        <v>1306</v>
       </c>
       <c r="B350" t="s">
-        <v>1365</v>
+        <v>1307</v>
       </c>
       <c r="C350" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D350" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1374</v>
+        <v>1306</v>
       </c>
       <c r="B351" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C351" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
       <c r="D351" t="s">
         <v>1376</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1374</v>
+        <v>1306</v>
       </c>
       <c r="B352" t="s">
-        <v>1375</v>
+        <v>1307</v>
       </c>
       <c r="C352" t="s">
         <v>1379</v>
       </c>
       <c r="D352" t="s">
         <v>1380</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1374</v>
+        <v>1306</v>
       </c>
       <c r="B353" t="s">
-        <v>1375</v>
+        <v>1307</v>
       </c>
       <c r="C353" t="s">
         <v>1383</v>
       </c>
       <c r="D353" t="s">
         <v>1384</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="B354" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="C354" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D354" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="B355" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="C355" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="D355" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="B356" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="C356" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="D356" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="B357" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="C357" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="D357" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="B358" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="C358" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="D358" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1374</v>
+        <v>1408</v>
       </c>
       <c r="B359" t="s">
-        <v>1375</v>
+        <v>1408</v>
       </c>
       <c r="C359" t="s">
-        <v>1406</v>
+        <v>222</v>
       </c>
       <c r="D359" t="s">
-        <v>1406</v>
+        <v>223</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1407</v>
+        <v>224</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1408</v>
+        <v>225</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1374</v>
+        <v>1408</v>
       </c>
       <c r="B360" t="s">
-        <v>1375</v>
+        <v>1408</v>
       </c>
       <c r="C360" t="s">
         <v>1409</v>
       </c>
       <c r="D360" t="s">
         <v>1410</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1374</v>
+        <v>1408</v>
       </c>
       <c r="B361" t="s">
-        <v>1375</v>
+        <v>1408</v>
       </c>
       <c r="C361" t="s">
         <v>1413</v>
       </c>
       <c r="D361" t="s">
         <v>1414</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B362" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C362" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="D362" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B363" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C363" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D363" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B364" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C364" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="D364" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B365" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C365" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D365" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B366" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C366" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="D366" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B367" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C367" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D367" t="s">
         <v>1438</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B368" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C368" t="s">
         <v>1441</v>
       </c>
       <c r="D368" t="s">
         <v>1442</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B369" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C369" t="s">
         <v>1445</v>
       </c>
       <c r="D369" t="s">
         <v>1446</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B370" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C370" t="s">
         <v>1449</v>
       </c>
       <c r="D370" t="s">
         <v>1450</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B371" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C371" t="s">
         <v>1453</v>
       </c>
       <c r="D371" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E371" s="2" t="s">
         <v>1454</v>
       </c>
-      <c r="E371" s="2" t="s">
+      <c r="F371" s="2" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B372" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C372" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D372" t="s">
         <v>1457</v>
       </c>
-      <c r="D372" t="s">
+      <c r="E372" s="2" t="s">
         <v>1458</v>
       </c>
-      <c r="E372" s="2" t="s">
+      <c r="F372" s="2" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B373" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C373" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D373" t="s">
         <v>1461</v>
       </c>
-      <c r="D373" t="s">
+      <c r="E373" s="2" t="s">
         <v>1462</v>
       </c>
-      <c r="E373" s="2" t="s">
+      <c r="F373" s="2" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B374" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C374" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D374" t="s">
         <v>1465</v>
       </c>
-      <c r="D374" t="s">
+      <c r="E374" s="2" t="s">
         <v>1466</v>
       </c>
-      <c r="E374" s="2" t="s">
+      <c r="F374" s="2" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B375" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C375" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D375" t="s">
         <v>1469</v>
       </c>
-      <c r="D375" t="s">
+      <c r="E375" s="2" t="s">
         <v>1470</v>
       </c>
-      <c r="E375" s="2" t="s">
+      <c r="F375" s="2" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B376" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C376" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D376" t="s">
         <v>1473</v>
       </c>
-      <c r="D376" t="s">
+      <c r="E376" s="2" t="s">
         <v>1474</v>
       </c>
-      <c r="E376" s="2" t="s">
+      <c r="F376" s="2" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B377" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C377" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D377" t="s">
         <v>1477</v>
       </c>
-      <c r="D377" t="s">
+      <c r="E377" s="2" t="s">
         <v>1478</v>
       </c>
-      <c r="E377" s="2" t="s">
+      <c r="F377" s="2" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B378" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C378" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D378" t="s">
         <v>1481</v>
       </c>
-      <c r="D378" t="s">
+      <c r="E378" s="2" t="s">
         <v>1482</v>
       </c>
-      <c r="E378" s="2" t="s">
+      <c r="F378" s="2" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B379" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C379" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D379" t="s">
         <v>1485</v>
       </c>
-      <c r="D379" t="s">
+      <c r="E379" s="2" t="s">
         <v>1486</v>
       </c>
-      <c r="E379" s="2" t="s">
+      <c r="F379" s="2" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B380" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C380" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D380" t="s">
         <v>1489</v>
       </c>
-      <c r="D380" t="s">
+      <c r="E380" s="2" t="s">
         <v>1490</v>
       </c>
-      <c r="E380" s="2" t="s">
+      <c r="F380" s="2" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B381" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C381" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
       <c r="D381" t="s">
         <v>1493</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B382" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C382" t="s">
         <v>1496</v>
       </c>
       <c r="D382" t="s">
         <v>1497</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B383" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C383" t="s">
         <v>1500</v>
       </c>
       <c r="D383" t="s">
         <v>1501</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B384" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C384" t="s">
-        <v>554</v>
+        <v>1504</v>
       </c>
       <c r="D384" t="s">
-        <v>555</v>
+        <v>1505</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B385" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C385" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="D385" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B386" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C386" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="D386" t="s">
-        <v>1511</v>
-[...4 lines deleted...]
-      <c r="F386" s="2" t="s">
         <v>1513</v>
       </c>
+      <c r="E386" s="2"/>
+      <c r="F386" s="2"/>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B387" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C387" t="s">
         <v>1514</v>
       </c>
       <c r="D387" t="s">
         <v>1515</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B388" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C388" t="s">
         <v>1518</v>
       </c>
       <c r="D388" t="s">
         <v>1519</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B389" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C389" t="s">
         <v>1522</v>
       </c>
       <c r="D389" t="s">
         <v>1523</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B390" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C390" t="s">
         <v>1526</v>
       </c>
       <c r="D390" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B391" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C391" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D391" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B392" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C392" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D392" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B393" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C393" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="D393" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B394" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C394" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D394" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B395" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C395" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D395" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B396" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C396" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D396" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B397" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C397" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="D397" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B398" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C398" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="D398" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B399" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="C399" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="D399" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B400" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C400" t="s">
+        <v>570</v>
+      </c>
+      <c r="D400" t="s">
+        <v>571</v>
+      </c>
+      <c r="E400" s="2" t="s">
         <v>1565</v>
       </c>
-      <c r="C400" t="s">
+      <c r="F400" s="2" t="s">
         <v>1566</v>
-      </c>
-[...7 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B401" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C401" t="s">
-        <v>343</v>
+        <v>1567</v>
       </c>
       <c r="D401" t="s">
-        <v>344</v>
+        <v>1568</v>
       </c>
       <c r="E401" s="2" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F401" s="2" t="s">
         <v>1570</v>
-      </c>
-[...1 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B402" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C402" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D402" t="s">
         <v>1572</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B403" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C403" t="s">
         <v>1575</v>
       </c>
       <c r="D403" t="s">
         <v>1576</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B404" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C404" t="s">
         <v>1579</v>
       </c>
       <c r="D404" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B405" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C405" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="D405" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B406" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C406" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D406" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B407" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C407" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="D407" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B408" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C408" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="D408" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B409" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C409" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="D409" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B410" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C410" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D410" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B411" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C411" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="D411" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B412" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C412" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="D412" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B413" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C413" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D413" t="s">
         <v>1614</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="F413" s="2" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B414" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C414" t="s">
         <v>1617</v>
       </c>
       <c r="D414" t="s">
         <v>1618</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B415" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C415" t="s">
-        <v>407</v>
+        <v>1621</v>
       </c>
       <c r="D415" t="s">
-        <v>408</v>
+        <v>1622</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>409</v>
+        <v>1623</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>410</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1564</v>
+        <v>1417</v>
       </c>
       <c r="B416" t="s">
-        <v>1565</v>
+        <v>1418</v>
       </c>
       <c r="C416" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="D416" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1564</v>
+        <v>1629</v>
       </c>
       <c r="B417" t="s">
-        <v>1565</v>
+        <v>1630</v>
       </c>
       <c r="C417" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="D417" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1628</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1564</v>
+        <v>1629</v>
       </c>
       <c r="B418" t="s">
-        <v>1565</v>
+        <v>1630</v>
       </c>
       <c r="C418" t="s">
-        <v>1629</v>
+        <v>351</v>
       </c>
       <c r="D418" t="s">
-        <v>1629</v>
+        <v>352</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B419" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C419" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="D419" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B420" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C420" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="D420" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B421" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C421" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="D421" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B422" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C422" t="s">
-        <v>287</v>
+        <v>1647</v>
       </c>
       <c r="D422" t="s">
-        <v>288</v>
+        <v>1647</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B423" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C423" t="s">
-        <v>502</v>
+        <v>1650</v>
       </c>
       <c r="D423" t="s">
-        <v>503</v>
+        <v>1651</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B424" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C424" t="s">
-        <v>514</v>
+        <v>1654</v>
       </c>
       <c r="D424" t="s">
-        <v>515</v>
+        <v>1655</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1650</v>
+        <v>1656</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1651</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B425" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C425" t="s">
-        <v>1652</v>
+        <v>1658</v>
       </c>
       <c r="D425" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B426" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C426" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="D426" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B427" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C427" t="s">
-        <v>295</v>
+        <v>1666</v>
       </c>
       <c r="D427" t="s">
-        <v>296</v>
+        <v>1667</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>297</v>
+        <v>1668</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>298</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B428" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C428" t="s">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="D428" t="s">
-        <v>1661</v>
+        <v>1671</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B429" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C429" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="D429" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1666</v>
+        <v>1676</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1667</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B430" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C430" t="s">
-        <v>1668</v>
+        <v>1678</v>
       </c>
       <c r="D430" t="s">
-        <v>1669</v>
+        <v>1679</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1670</v>
+        <v>1680</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1671</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B431" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C431" t="s">
-        <v>303</v>
+        <v>1682</v>
       </c>
       <c r="D431" t="s">
-        <v>304</v>
+        <v>1683</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>305</v>
+        <v>1684</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>306</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B432" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C432" t="s">
-        <v>878</v>
+        <v>1686</v>
       </c>
       <c r="D432" t="s">
-        <v>879</v>
+        <v>1687</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1157</v>
+        <v>1688</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1158</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B433" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C433" t="s">
-        <v>1672</v>
+        <v>1690</v>
       </c>
       <c r="D433" t="s">
-        <v>1673</v>
+        <v>1691</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1674</v>
+        <v>1692</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1675</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="B434" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C434" t="s">
-        <v>886</v>
+        <v>1694</v>
       </c>
       <c r="D434" t="s">
-        <v>887</v>
+        <v>1694</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1677</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1632</v>
+        <v>1697</v>
       </c>
       <c r="B435" t="s">
-        <v>1633</v>
+        <v>1698</v>
       </c>
       <c r="C435" t="s">
-        <v>311</v>
+        <v>1699</v>
       </c>
       <c r="D435" t="s">
-        <v>312</v>
+        <v>1700</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>313</v>
+        <v>1701</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>314</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1632</v>
+        <v>1697</v>
       </c>
       <c r="B436" t="s">
-        <v>1633</v>
+        <v>1698</v>
       </c>
       <c r="C436" t="s">
-        <v>590</v>
+        <v>1703</v>
       </c>
       <c r="D436" t="s">
-        <v>591</v>
+        <v>1704</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>592</v>
+        <v>1705</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>593</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B437" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C437" t="s">
-        <v>1680</v>
+        <v>1707</v>
       </c>
       <c r="D437" t="s">
-        <v>1681</v>
+        <v>1708</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1682</v>
+        <v>1709</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1683</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B438" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C438" t="s">
-        <v>1684</v>
+        <v>295</v>
       </c>
       <c r="D438" t="s">
-        <v>1685</v>
+        <v>296</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1686</v>
+        <v>1711</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1687</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B439" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C439" t="s">
-        <v>1688</v>
+        <v>514</v>
       </c>
       <c r="D439" t="s">
-        <v>1689</v>
+        <v>515</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1690</v>
+        <v>1713</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1691</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B440" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C440" t="s">
-        <v>1692</v>
+        <v>530</v>
       </c>
       <c r="D440" t="s">
-        <v>1693</v>
+        <v>531</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1694</v>
+        <v>1715</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1695</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B441" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C441" t="s">
-        <v>1696</v>
+        <v>1717</v>
       </c>
       <c r="D441" t="s">
-        <v>1697</v>
+        <v>1718</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1698</v>
+        <v>1719</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1699</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B442" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C442" t="s">
-        <v>1700</v>
+        <v>1721</v>
       </c>
       <c r="D442" t="s">
-        <v>1701</v>
+        <v>1722</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1702</v>
+        <v>1723</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1703</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B443" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C443" t="s">
-        <v>1704</v>
+        <v>303</v>
       </c>
       <c r="D443" t="s">
-        <v>1705</v>
+        <v>304</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1706</v>
+        <v>305</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1707</v>
+        <v>306</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B444" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C444" t="s">
-        <v>1708</v>
+        <v>1725</v>
       </c>
       <c r="D444" t="s">
-        <v>1709</v>
+        <v>1726</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1710</v>
+        <v>1727</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1711</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B445" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C445" t="s">
-        <v>1712</v>
+        <v>1729</v>
       </c>
       <c r="D445" t="s">
-        <v>1713</v>
+        <v>1730</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1714</v>
+        <v>1731</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1715</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B446" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C446" t="s">
-        <v>1716</v>
+        <v>1733</v>
       </c>
       <c r="D446" t="s">
-        <v>1717</v>
+        <v>1734</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1718</v>
+        <v>1735</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1719</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B447" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C447" t="s">
-        <v>1720</v>
+        <v>311</v>
       </c>
       <c r="D447" t="s">
-        <v>1721</v>
+        <v>312</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1722</v>
+        <v>313</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1723</v>
+        <v>314</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B448" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C448" t="s">
-        <v>1724</v>
+        <v>894</v>
       </c>
       <c r="D448" t="s">
-        <v>1725</v>
+        <v>895</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1726</v>
+        <v>1189</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1727</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B449" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C449" t="s">
-        <v>1728</v>
+        <v>1737</v>
       </c>
       <c r="D449" t="s">
-        <v>1729</v>
+        <v>1738</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1730</v>
+        <v>1739</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1731</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B450" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C450" t="s">
-        <v>1732</v>
+        <v>902</v>
       </c>
       <c r="D450" t="s">
-        <v>1733</v>
+        <v>903</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1734</v>
+        <v>1741</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1735</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B451" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C451" t="s">
-        <v>1736</v>
+        <v>319</v>
       </c>
       <c r="D451" t="s">
-        <v>1737</v>
+        <v>320</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1738</v>
+        <v>321</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1739</v>
+        <v>322</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B452" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C452" t="s">
-        <v>1740</v>
+        <v>606</v>
       </c>
       <c r="D452" t="s">
-        <v>1741</v>
+        <v>607</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1742</v>
+        <v>608</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1743</v>
+        <v>609</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="B453" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="C453" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D453" t="s">
         <v>1744</v>
       </c>
-      <c r="D453" t="s">
+      <c r="E453" s="2" t="s">
         <v>1745</v>
       </c>
-      <c r="E453" s="2" t="s">
+      <c r="F453" s="2" t="s">
         <v>1746</v>
-      </c>
-[...1 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B454" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C454" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="D454" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B455" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C455" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="D455" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B456" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C456" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="D456" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B457" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C457" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="D457" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B458" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C458" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="D458" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B459" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C459" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="D459" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B460" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C460" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="D460" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B461" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C461" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="D461" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B462" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C462" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="D462" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B463" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C463" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="D463" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B464" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C464" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="D464" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B465" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C465" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="D465" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B466" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C466" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="D466" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B467" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C467" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="D467" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B468" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C468" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="D468" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B469" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C469" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="D469" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B470" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C470" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="D470" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1678</v>
+        <v>1747</v>
       </c>
       <c r="B471" t="s">
-        <v>1679</v>
+        <v>1748</v>
       </c>
       <c r="C471" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="D471" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1818</v>
+        <v>1747</v>
       </c>
       <c r="B472" t="s">
-        <v>1819</v>
+        <v>1748</v>
       </c>
       <c r="C472" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="D472" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1818</v>
+        <v>1747</v>
       </c>
       <c r="B473" t="s">
-        <v>1819</v>
+        <v>1748</v>
       </c>
       <c r="C473" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="D473" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1818</v>
+        <v>1747</v>
       </c>
       <c r="B474" t="s">
-        <v>1819</v>
+        <v>1748</v>
       </c>
       <c r="C474" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="D474" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1818</v>
+        <v>1747</v>
       </c>
       <c r="B475" t="s">
-        <v>1819</v>
+        <v>1748</v>
       </c>
       <c r="C475" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="D475" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1818</v>
+        <v>1747</v>
       </c>
       <c r="B476" t="s">
-        <v>1819</v>
+        <v>1748</v>
       </c>
       <c r="C476" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="D476" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B477" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C477" t="s">
         <v>1841</v>
       </c>
-      <c r="C477" t="s">
+      <c r="D477" t="s">
         <v>1842</v>
       </c>
-      <c r="D477" t="s">
+      <c r="E477" s="2" t="s">
         <v>1843</v>
       </c>
-      <c r="E477" s="2" t="s">
+      <c r="F477" s="2" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B478" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C478" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D478" t="s">
         <v>1846</v>
       </c>
-      <c r="D478" t="s">
+      <c r="E478" s="2" t="s">
         <v>1847</v>
       </c>
-      <c r="E478" s="2" t="s">
+      <c r="F478" s="2" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B479" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C479" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D479" t="s">
         <v>1850</v>
       </c>
-      <c r="D479" t="s">
+      <c r="E479" s="2" t="s">
         <v>1851</v>
       </c>
-      <c r="E479" s="2" t="s">
+      <c r="F479" s="2" t="s">
         <v>1852</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B480" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C480" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D480" t="s">
         <v>1854</v>
       </c>
-      <c r="D480" t="s">
+      <c r="E480" s="2" t="s">
         <v>1855</v>
       </c>
-      <c r="E480" s="2" t="s">
+      <c r="F480" s="2" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B481" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C481" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D481" t="s">
         <v>1858</v>
       </c>
-      <c r="D481" t="s">
+      <c r="E481" s="2" t="s">
         <v>1859</v>
       </c>
-      <c r="E481" s="2" t="s">
+      <c r="F481" s="2" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B482" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C482" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D482" t="s">
         <v>1862</v>
       </c>
-      <c r="D482" t="s">
+      <c r="E482" s="2" t="s">
         <v>1863</v>
       </c>
-      <c r="E482" s="2" t="s">
+      <c r="F482" s="2" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B483" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C483" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D483" t="s">
         <v>1866</v>
       </c>
-      <c r="D483" t="s">
+      <c r="E483" s="2" t="s">
         <v>1867</v>
       </c>
-      <c r="E483" s="2" t="s">
+      <c r="F483" s="2" t="s">
         <v>1868</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B484" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C484" t="s">
-        <v>1796</v>
+        <v>1869</v>
       </c>
       <c r="D484" t="s">
-        <v>1796</v>
+        <v>1870</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1797</v>
+        <v>1871</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1798</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1840</v>
+        <v>1747</v>
       </c>
       <c r="B485" t="s">
-        <v>1841</v>
+        <v>1748</v>
       </c>
       <c r="C485" t="s">
-        <v>1799</v>
+        <v>1873</v>
       </c>
       <c r="D485" t="s">
-        <v>1799</v>
+        <v>1874</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1800</v>
+        <v>1875</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1801</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B486" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C486" t="s">
-        <v>514</v>
+        <v>1877</v>
       </c>
       <c r="D486" t="s">
-        <v>515</v>
+        <v>1878</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1650</v>
+        <v>1879</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1651</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B487" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C487" t="s">
-        <v>1872</v>
+        <v>1881</v>
       </c>
       <c r="D487" t="s">
-        <v>1873</v>
+        <v>1882</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1874</v>
+        <v>1883</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1551</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B488" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C488" t="s">
-        <v>1875</v>
+        <v>1885</v>
       </c>
       <c r="D488" t="s">
-        <v>1876</v>
+        <v>1886</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1877</v>
+        <v>1887</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1878</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B489" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C489" t="s">
-        <v>1879</v>
+        <v>1889</v>
       </c>
       <c r="D489" t="s">
-        <v>1880</v>
+        <v>1889</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1881</v>
+        <v>1890</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1882</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B490" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C490" t="s">
-        <v>909</v>
+        <v>1892</v>
       </c>
       <c r="D490" t="s">
-        <v>910</v>
+        <v>1892</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1883</v>
+        <v>1893</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1884</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B491" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C491" t="s">
-        <v>1885</v>
+        <v>1895</v>
       </c>
       <c r="D491" t="s">
-        <v>1886</v>
+        <v>1896</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1887</v>
+        <v>1897</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1888</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B492" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C492" t="s">
-        <v>1889</v>
+        <v>1899</v>
       </c>
       <c r="D492" t="s">
-        <v>1890</v>
+        <v>1900</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1891</v>
+        <v>1901</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1892</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B493" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C493" t="s">
-        <v>295</v>
+        <v>1903</v>
       </c>
       <c r="D493" t="s">
-        <v>296</v>
+        <v>1904</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>297</v>
+        <v>1905</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>298</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B494" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C494" t="s">
-        <v>1893</v>
+        <v>1907</v>
       </c>
       <c r="D494" t="s">
-        <v>1894</v>
+        <v>1908</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>1895</v>
+        <v>1909</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1896</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1870</v>
+        <v>1747</v>
       </c>
       <c r="B495" t="s">
-        <v>1871</v>
+        <v>1748</v>
       </c>
       <c r="C495" t="s">
-        <v>1897</v>
+        <v>1911</v>
       </c>
       <c r="D495" t="s">
-        <v>1898</v>
+        <v>1912</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1899</v>
+        <v>1913</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1900</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1870</v>
+        <v>1915</v>
       </c>
       <c r="B496" t="s">
-        <v>1871</v>
+        <v>1916</v>
       </c>
       <c r="C496" t="s">
-        <v>1901</v>
+        <v>1917</v>
       </c>
       <c r="D496" t="s">
-        <v>1902</v>
+        <v>1918</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1903</v>
+        <v>1919</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1904</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1870</v>
+        <v>1915</v>
       </c>
       <c r="B497" t="s">
-        <v>1871</v>
+        <v>1916</v>
       </c>
       <c r="C497" t="s">
-        <v>303</v>
+        <v>1921</v>
       </c>
       <c r="D497" t="s">
-        <v>304</v>
+        <v>1922</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>305</v>
+        <v>1923</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>306</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1870</v>
+        <v>1915</v>
       </c>
       <c r="B498" t="s">
-        <v>1871</v>
+        <v>1916</v>
       </c>
       <c r="C498" t="s">
-        <v>1905</v>
+        <v>1925</v>
       </c>
       <c r="D498" t="s">
-        <v>1906</v>
+        <v>1926</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1907</v>
+        <v>1927</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1908</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1870</v>
+        <v>1915</v>
       </c>
       <c r="B499" t="s">
-        <v>1871</v>
+        <v>1916</v>
       </c>
       <c r="C499" t="s">
-        <v>1909</v>
+        <v>1929</v>
       </c>
       <c r="D499" t="s">
-        <v>1910</v>
+        <v>1930</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1911</v>
+        <v>1931</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1912</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1870</v>
+        <v>1915</v>
       </c>
       <c r="B500" t="s">
-        <v>1871</v>
+        <v>1916</v>
       </c>
       <c r="C500" t="s">
-        <v>307</v>
+        <v>1933</v>
       </c>
       <c r="D500" t="s">
-        <v>308</v>
+        <v>1934</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>309</v>
+        <v>1935</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>310</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="B501" t="s">
-        <v>1871</v>
+        <v>1938</v>
       </c>
       <c r="C501" t="s">
-        <v>878</v>
+        <v>1939</v>
       </c>
       <c r="D501" t="s">
-        <v>879</v>
+        <v>1940</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1157</v>
+        <v>1941</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1158</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="B502" t="s">
-        <v>1871</v>
+        <v>1938</v>
       </c>
       <c r="C502" t="s">
-        <v>882</v>
+        <v>1943</v>
       </c>
       <c r="D502" t="s">
-        <v>883</v>
+        <v>1944</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1913</v>
+        <v>1945</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1914</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="B503" t="s">
-        <v>1871</v>
+        <v>1938</v>
       </c>
       <c r="C503" t="s">
-        <v>311</v>
+        <v>1947</v>
       </c>
       <c r="D503" t="s">
-        <v>312</v>
+        <v>1948</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>313</v>
+        <v>1949</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>314</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="B504" t="s">
-        <v>1871</v>
+        <v>1938</v>
       </c>
       <c r="C504" t="s">
-        <v>1915</v>
+        <v>1951</v>
       </c>
       <c r="D504" t="s">
-        <v>1916</v>
+        <v>1952</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1917</v>
+        <v>1953</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1918</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="B505" t="s">
-        <v>1871</v>
+        <v>1938</v>
       </c>
       <c r="C505" t="s">
-        <v>319</v>
+        <v>1955</v>
       </c>
       <c r="D505" t="s">
-        <v>320</v>
+        <v>1956</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>321</v>
+        <v>1957</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>322</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1919</v>
+        <v>1937</v>
       </c>
       <c r="B506" t="s">
-        <v>1920</v>
+        <v>1938</v>
       </c>
       <c r="C506" t="s">
-        <v>1921</v>
+        <v>1959</v>
       </c>
       <c r="D506" t="s">
-        <v>1922</v>
+        <v>1960</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1923</v>
+        <v>1961</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1924</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1919</v>
+        <v>1937</v>
       </c>
       <c r="B507" t="s">
-        <v>1920</v>
+        <v>1938</v>
       </c>
       <c r="C507" t="s">
-        <v>1925</v>
+        <v>1963</v>
       </c>
       <c r="D507" t="s">
-        <v>1926</v>
+        <v>1964</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1927</v>
+        <v>1965</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1928</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1919</v>
+        <v>1937</v>
       </c>
       <c r="B508" t="s">
-        <v>1920</v>
+        <v>1938</v>
       </c>
       <c r="C508" t="s">
-        <v>1929</v>
+        <v>1889</v>
       </c>
       <c r="D508" t="s">
-        <v>1930</v>
+        <v>1889</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1931</v>
+        <v>1890</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1932</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1919</v>
+        <v>1937</v>
       </c>
       <c r="B509" t="s">
-        <v>1920</v>
+        <v>1938</v>
       </c>
       <c r="C509" t="s">
-        <v>1933</v>
+        <v>1892</v>
       </c>
       <c r="D509" t="s">
-        <v>1934</v>
+        <v>1892</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1935</v>
+        <v>1893</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1936</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B510" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C510" t="s">
-        <v>1937</v>
+        <v>530</v>
       </c>
       <c r="D510" t="s">
-        <v>1938</v>
+        <v>531</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1939</v>
+        <v>1715</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1940</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B511" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C511" t="s">
-        <v>1941</v>
+        <v>1969</v>
       </c>
       <c r="D511" t="s">
-        <v>1942</v>
+        <v>1970</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1943</v>
+        <v>1971</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1944</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B512" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C512" t="s">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="D512" t="s">
-        <v>1946</v>
+        <v>1973</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1947</v>
+        <v>1974</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1948</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B513" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C513" t="s">
-        <v>1949</v>
+        <v>1976</v>
       </c>
       <c r="D513" t="s">
-        <v>1950</v>
+        <v>1977</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1951</v>
+        <v>1978</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1952</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B514" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C514" t="s">
-        <v>1953</v>
+        <v>925</v>
       </c>
       <c r="D514" t="s">
-        <v>1954</v>
+        <v>926</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1955</v>
+        <v>1980</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1956</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B515" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C515" t="s">
-        <v>1957</v>
+        <v>1982</v>
       </c>
       <c r="D515" t="s">
-        <v>1958</v>
+        <v>1983</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1959</v>
+        <v>1984</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1960</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B516" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C516" t="s">
-        <v>1961</v>
+        <v>1986</v>
       </c>
       <c r="D516" t="s">
-        <v>1962</v>
+        <v>1987</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1963</v>
+        <v>1988</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1964</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B517" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C517" t="s">
-        <v>1965</v>
+        <v>303</v>
       </c>
       <c r="D517" t="s">
-        <v>1966</v>
+        <v>304</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1967</v>
+        <v>305</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1968</v>
+        <v>306</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B518" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C518" t="s">
-        <v>1969</v>
+        <v>1990</v>
       </c>
       <c r="D518" t="s">
-        <v>1970</v>
+        <v>1991</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1971</v>
+        <v>1992</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1972</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B519" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C519" t="s">
-        <v>1973</v>
+        <v>1994</v>
       </c>
       <c r="D519" t="s">
-        <v>1974</v>
+        <v>1995</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1975</v>
+        <v>1996</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1976</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B520" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="C520" t="s">
-        <v>1977</v>
+        <v>1998</v>
       </c>
       <c r="D520" t="s">
-        <v>1978</v>
+        <v>1999</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>1979</v>
+        <v>2000</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1980</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1981</v>
+        <v>1967</v>
       </c>
       <c r="B521" t="s">
-        <v>1982</v>
+        <v>1968</v>
       </c>
       <c r="C521" t="s">
-        <v>1983</v>
+        <v>311</v>
       </c>
       <c r="D521" t="s">
-        <v>1984</v>
+        <v>312</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>1985</v>
+        <v>313</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1986</v>
+        <v>314</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1981</v>
+        <v>1967</v>
       </c>
       <c r="B522" t="s">
-        <v>1982</v>
+        <v>1968</v>
       </c>
       <c r="C522" t="s">
-        <v>1987</v>
+        <v>2002</v>
       </c>
       <c r="D522" t="s">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1990</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1981</v>
+        <v>1967</v>
       </c>
       <c r="B523" t="s">
-        <v>1982</v>
+        <v>1968</v>
       </c>
       <c r="C523" t="s">
-        <v>307</v>
+        <v>2006</v>
       </c>
       <c r="D523" t="s">
-        <v>308</v>
+        <v>2007</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>1992</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1981</v>
+        <v>1967</v>
       </c>
       <c r="B524" t="s">
-        <v>1982</v>
+        <v>1968</v>
       </c>
       <c r="C524" t="s">
-        <v>1993</v>
+        <v>315</v>
       </c>
       <c r="D524" t="s">
-        <v>1994</v>
+        <v>316</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>1995</v>
+        <v>317</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>1996</v>
+        <v>318</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1997</v>
+        <v>1967</v>
       </c>
       <c r="B525" t="s">
-        <v>1998</v>
+        <v>1968</v>
       </c>
       <c r="C525" t="s">
-        <v>1999</v>
+        <v>894</v>
       </c>
       <c r="D525" t="s">
-        <v>2000</v>
+        <v>895</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2001</v>
+        <v>1189</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2002</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1997</v>
+        <v>1967</v>
       </c>
       <c r="B526" t="s">
-        <v>1998</v>
+        <v>1968</v>
       </c>
       <c r="C526" t="s">
-        <v>2003</v>
+        <v>898</v>
       </c>
       <c r="D526" t="s">
-        <v>2004</v>
+        <v>899</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2006</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1997</v>
+        <v>1967</v>
       </c>
       <c r="B527" t="s">
-        <v>1998</v>
+        <v>1968</v>
       </c>
       <c r="C527" t="s">
-        <v>2007</v>
+        <v>319</v>
       </c>
       <c r="D527" t="s">
-        <v>2008</v>
+        <v>320</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2009</v>
+        <v>321</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2010</v>
+        <v>322</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1997</v>
+        <v>1967</v>
       </c>
       <c r="B528" t="s">
-        <v>1998</v>
+        <v>1968</v>
       </c>
       <c r="C528" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D528" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1997</v>
+        <v>1967</v>
       </c>
       <c r="B529" t="s">
-        <v>1998</v>
+        <v>1968</v>
       </c>
       <c r="C529" t="s">
-        <v>2015</v>
+        <v>327</v>
       </c>
       <c r="D529" t="s">
-        <v>2016</v>
+        <v>328</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2017</v>
+        <v>329</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2018</v>
+        <v>330</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="B530" t="s">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="C530" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D530" t="s">
         <v>2019</v>
       </c>
-      <c r="D530" t="s">
+      <c r="E530" s="2" t="s">
         <v>2020</v>
       </c>
-      <c r="E530" s="2" t="s">
+      <c r="F530" s="2" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="B531" t="s">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="C531" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D531" t="s">
         <v>2023</v>
       </c>
-      <c r="D531" t="s">
+      <c r="E531" s="2" t="s">
         <v>2024</v>
       </c>
-      <c r="E531" s="2" t="s">
+      <c r="F531" s="2" t="s">
         <v>2025</v>
-      </c>
-[...1 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="B532" t="s">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="C532" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D532" t="s">
         <v>2027</v>
       </c>
-      <c r="D532" t="s">
+      <c r="E532" s="2" t="s">
         <v>2028</v>
       </c>
-      <c r="E532" s="2" t="s">
+      <c r="F532" s="2" t="s">
         <v>2029</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B533" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D533" t="s">
         <v>2031</v>
       </c>
-      <c r="B533" t="s">
+      <c r="E533" s="2" t="s">
         <v>2032</v>
       </c>
-      <c r="C533" t="s">
+      <c r="F533" s="2" t="s">
         <v>2033</v>
-      </c>
-[...7 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B534" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C534" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D534" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E534" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F534" s="2" t="s">
         <v>2037</v>
-      </c>
-[...7 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B535" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C535" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D535" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E535" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F535" s="2" t="s">
         <v>2041</v>
-      </c>
-[...7 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B536" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C536" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D536" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E536" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F536" s="2" t="s">
         <v>2045</v>
-      </c>
-[...7 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B537" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C537" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D537" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E537" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F537" s="2" t="s">
         <v>2049</v>
-      </c>
-[...7 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B538" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C538" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D538" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E538" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F538" s="2" t="s">
         <v>2053</v>
-      </c>
-[...7 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B539" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C539" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E539" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F539" s="2" t="s">
         <v>2057</v>
-      </c>
-[...7 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B540" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C540" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D540" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E540" s="2" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F540" s="2" t="s">
         <v>2061</v>
-      </c>
-[...7 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B541" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C541" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D541" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E541" s="2" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F541" s="2" t="s">
         <v>2065</v>
-      </c>
-[...7 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B542" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C542" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D542" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E542" s="2" t="s">
+        <v>2068</v>
+      </c>
+      <c r="F542" s="2" t="s">
         <v>2069</v>
-      </c>
-[...7 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B543" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C543" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D543" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E543" s="2" t="s">
+        <v>2072</v>
+      </c>
+      <c r="F543" s="2" t="s">
         <v>2073</v>
-      </c>
-[...7 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="B544" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C544" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E544" s="2" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F544" s="2" t="s">
         <v>2077</v>
-      </c>
-[...7 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2031</v>
+        <v>2078</v>
       </c>
       <c r="B545" t="s">
-        <v>2032</v>
+        <v>2079</v>
       </c>
       <c r="C545" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D545" t="s">
         <v>2081</v>
       </c>
-      <c r="D545" t="s">
+      <c r="E545" s="2" t="s">
         <v>2082</v>
       </c>
-      <c r="E545" s="2" t="s">
+      <c r="F545" s="2" t="s">
         <v>2083</v>
-      </c>
-[...1 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2031</v>
+        <v>2078</v>
       </c>
       <c r="B546" t="s">
-        <v>2032</v>
+        <v>2079</v>
       </c>
       <c r="C546" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D546" t="s">
         <v>2085</v>
       </c>
-      <c r="D546" t="s">
+      <c r="E546" s="2" t="s">
         <v>2086</v>
       </c>
-      <c r="E546" s="2" t="s">
+      <c r="F546" s="2" t="s">
         <v>2087</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2031</v>
+        <v>2078</v>
       </c>
       <c r="B547" t="s">
-        <v>2032</v>
+        <v>2079</v>
       </c>
       <c r="C547" t="s">
+        <v>315</v>
+      </c>
+      <c r="D547" t="s">
+        <v>316</v>
+      </c>
+      <c r="E547" s="2" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F547" s="2" t="s">
         <v>2089</v>
-      </c>
-[...7 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2031</v>
+        <v>2078</v>
       </c>
       <c r="B548" t="s">
-        <v>2032</v>
+        <v>2079</v>
       </c>
       <c r="C548" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E548" s="2" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F548" s="2" t="s">
         <v>2093</v>
-      </c>
-[...7 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B549" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D549" t="s">
         <v>2097</v>
       </c>
-      <c r="B549" t="s">
+      <c r="E549" s="2" t="s">
         <v>2098</v>
       </c>
-      <c r="C549" t="s">
+      <c r="F549" s="2" t="s">
         <v>2099</v>
-      </c>
-[...7 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="B550" t="s">
-        <v>2098</v>
+        <v>2095</v>
       </c>
       <c r="C550" t="s">
-        <v>303</v>
+        <v>2100</v>
       </c>
       <c r="D550" t="s">
-        <v>304</v>
+        <v>2101</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>305</v>
+        <v>2102</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>306</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="B551" t="s">
-        <v>2098</v>
+        <v>2095</v>
       </c>
       <c r="C551" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="D551" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2107</v>
+        <v>2094</v>
       </c>
       <c r="B552" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C552" t="s">
         <v>2108</v>
       </c>
-      <c r="C552" t="s">
+      <c r="D552" t="s">
         <v>2109</v>
       </c>
-      <c r="D552" t="s">
+      <c r="E552" s="2" t="s">
         <v>2110</v>
       </c>
-      <c r="E552" s="2" t="s">
+      <c r="F552" s="2" t="s">
         <v>2111</v>
-      </c>
-[...1 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2107</v>
+        <v>2094</v>
       </c>
       <c r="B553" t="s">
-        <v>2108</v>
+        <v>2095</v>
       </c>
       <c r="C553" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D553" t="s">
         <v>2113</v>
       </c>
-      <c r="D553" t="s">
+      <c r="E553" s="2" t="s">
         <v>2114</v>
       </c>
-      <c r="E553" s="2" t="s">
+      <c r="F553" s="2" t="s">
         <v>2115</v>
-      </c>
-[...1 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2107</v>
+        <v>2094</v>
       </c>
       <c r="B554" t="s">
-        <v>2108</v>
+        <v>2095</v>
       </c>
       <c r="C554" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D554" t="s">
         <v>2117</v>
       </c>
-      <c r="D554" t="s">
+      <c r="E554" s="2" t="s">
         <v>2118</v>
       </c>
-      <c r="E554" s="2" t="s">
+      <c r="F554" s="2" t="s">
         <v>2119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2107</v>
+        <v>2094</v>
       </c>
       <c r="B555" t="s">
-        <v>2108</v>
+        <v>2095</v>
       </c>
       <c r="C555" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D555" t="s">
         <v>2121</v>
       </c>
-      <c r="D555" t="s">
+      <c r="E555" s="2" t="s">
         <v>2122</v>
       </c>
-      <c r="E555" s="2" t="s">
+      <c r="F555" s="2" t="s">
         <v>2123</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2107</v>
+        <v>2094</v>
       </c>
       <c r="B556" t="s">
-        <v>2108</v>
+        <v>2095</v>
       </c>
       <c r="C556" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D556" t="s">
         <v>2125</v>
       </c>
-      <c r="D556" t="s">
+      <c r="E556" s="2" t="s">
         <v>2126</v>
       </c>
-      <c r="E556" s="2" t="s">
+      <c r="F556" s="2" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B557" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C557" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="D557" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B558" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C558" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="D558" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B559" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C559" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="D559" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B560" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C560" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="D560" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B561" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C561" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="D561" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B562" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C562" t="s">
-        <v>886</v>
+        <v>2150</v>
       </c>
       <c r="D562" t="s">
-        <v>887</v>
+        <v>2151</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B563" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C563" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="D563" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B564" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C564" t="s">
-        <v>2155</v>
+        <v>2158</v>
       </c>
       <c r="D564" t="s">
-        <v>2156</v>
+        <v>2159</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B565" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C565" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="D565" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2161</v>
+        <v>2164</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="B566" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="C566" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="D566" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2167</v>
+        <v>2128</v>
       </c>
       <c r="B567" t="s">
-        <v>2168</v>
+        <v>2129</v>
       </c>
       <c r="C567" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="D567" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2167</v>
+        <v>2128</v>
       </c>
       <c r="B568" t="s">
-        <v>2168</v>
+        <v>2129</v>
       </c>
       <c r="C568" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="D568" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2167</v>
+        <v>2128</v>
       </c>
       <c r="B569" t="s">
-        <v>2168</v>
+        <v>2129</v>
       </c>
       <c r="C569" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="D569" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2167</v>
+        <v>2128</v>
       </c>
       <c r="B570" t="s">
-        <v>2168</v>
+        <v>2129</v>
       </c>
       <c r="C570" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="D570" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2167</v>
+        <v>2128</v>
       </c>
       <c r="B571" t="s">
-        <v>2168</v>
+        <v>2129</v>
       </c>
       <c r="C571" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="D571" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2167</v>
+        <v>2128</v>
       </c>
       <c r="B572" t="s">
-        <v>2168</v>
+        <v>2129</v>
       </c>
       <c r="C572" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="D572" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2193</v>
+        <v>2128</v>
       </c>
       <c r="B573" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C573" t="s">
         <v>2194</v>
       </c>
-      <c r="C573" t="s">
+      <c r="D573" t="s">
         <v>2195</v>
       </c>
-      <c r="D573" t="s">
+      <c r="E573" s="2" t="s">
         <v>2196</v>
       </c>
-      <c r="E573" s="2" t="s">
+      <c r="F573" s="2" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="B574" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
       <c r="C574" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="D574" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="B575" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
       <c r="C575" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="D575" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="B576" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
       <c r="C576" t="s">
-        <v>2207</v>
+        <v>311</v>
       </c>
       <c r="D576" t="s">
-        <v>2208</v>
+        <v>312</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>2209</v>
+        <v>313</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>2210</v>
+        <v>314</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="B577" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
       <c r="C577" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E577" s="2" t="s">
+        <v>2210</v>
+      </c>
+      <c r="F577" s="2" t="s">
         <v>2211</v>
-      </c>
-[...7 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B578" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C578" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D578" t="s">
         <v>2215</v>
       </c>
-      <c r="D578" t="s">
+      <c r="E578" s="2" t="s">
         <v>2216</v>
       </c>
-      <c r="E578" s="2" t="s">
+      <c r="F578" s="2" t="s">
         <v>2217</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B579" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C579" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D579" t="s">
         <v>2219</v>
       </c>
-      <c r="D579" t="s">
+      <c r="E579" s="2" t="s">
         <v>2220</v>
       </c>
-      <c r="E579" s="2" t="s">
+      <c r="F579" s="2" t="s">
         <v>2221</v>
-      </c>
-[...1 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B580" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C580" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D580" t="s">
         <v>2223</v>
       </c>
-      <c r="D580" t="s">
+      <c r="E580" s="2" t="s">
         <v>2224</v>
       </c>
-      <c r="E580" s="2" t="s">
+      <c r="F580" s="2" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B581" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C581" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D581" t="s">
         <v>2227</v>
       </c>
-      <c r="D581" t="s">
+      <c r="E581" s="2" t="s">
         <v>2228</v>
       </c>
-      <c r="E581" s="2" t="s">
+      <c r="F581" s="2" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B582" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C582" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D582" t="s">
         <v>2231</v>
       </c>
-      <c r="D582" t="s">
+      <c r="E582" s="2" t="s">
         <v>2232</v>
       </c>
-      <c r="E582" s="2" t="s">
+      <c r="F582" s="2" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B583" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C583" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D583" t="s">
         <v>2235</v>
       </c>
-      <c r="D583" t="s">
+      <c r="E583" s="2" t="s">
         <v>2236</v>
       </c>
-      <c r="E583" s="2" t="s">
+      <c r="F583" s="2" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B584" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C584" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D584" t="s">
         <v>2239</v>
       </c>
-      <c r="D584" t="s">
+      <c r="E584" s="2" t="s">
         <v>2240</v>
       </c>
-      <c r="E584" s="2" t="s">
+      <c r="F584" s="2" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B585" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C585" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D585" t="s">
         <v>2243</v>
       </c>
-      <c r="D585" t="s">
+      <c r="E585" s="2" t="s">
         <v>2244</v>
       </c>
-      <c r="E585" s="2" t="s">
+      <c r="F585" s="2" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B586" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C586" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D586" t="s">
         <v>2247</v>
       </c>
-      <c r="D586" t="s">
+      <c r="E586" s="2" t="s">
         <v>2248</v>
       </c>
-      <c r="E586" s="2" t="s">
+      <c r="F586" s="2" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B587" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C587" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D587" t="s">
         <v>2251</v>
       </c>
-      <c r="D587" t="s">
+      <c r="E587" s="2" t="s">
         <v>2252</v>
       </c>
-      <c r="E587" s="2" t="s">
+      <c r="F587" s="2" t="s">
         <v>2253</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B588" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C588" t="s">
+        <v>902</v>
+      </c>
+      <c r="D588" t="s">
+        <v>903</v>
+      </c>
+      <c r="E588" s="2" t="s">
+        <v>2254</v>
+      </c>
+      <c r="F588" s="2" t="s">
         <v>2255</v>
-      </c>
-[...7 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B589" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C589" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E589" s="2" t="s">
+        <v>2258</v>
+      </c>
+      <c r="F589" s="2" t="s">
         <v>2259</v>
-      </c>
-[...7 lines deleted...]
-        <v>2262</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B590" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C590" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E590" s="2" t="s">
+        <v>2262</v>
+      </c>
+      <c r="F590" s="2" t="s">
         <v>2263</v>
-      </c>
-[...7 lines deleted...]
-        <v>2266</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B591" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C591" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E591" s="2" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F591" s="2" t="s">
         <v>2267</v>
-      </c>
-[...7 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="B592" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="C592" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E592" s="2" t="s">
+        <v>2270</v>
+      </c>
+      <c r="F592" s="2" t="s">
         <v>2271</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C593" t="s">
         <v>2274</v>
       </c>
-      <c r="B593" t="s">
+      <c r="D593" t="s">
         <v>2275</v>
       </c>
-      <c r="C593" t="s">
+      <c r="E593" s="2" t="s">
         <v>2276</v>
       </c>
-      <c r="D593" t="s">
+      <c r="F593" s="2" t="s">
         <v>2277</v>
-      </c>
-[...4 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2274</v>
+        <v>2272</v>
       </c>
       <c r="B594" t="s">
-        <v>2275</v>
+        <v>2273</v>
       </c>
       <c r="C594" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E594" s="2" t="s">
         <v>2280</v>
       </c>
-      <c r="D594" t="s">
+      <c r="F594" s="2" t="s">
         <v>2281</v>
-      </c>
-[...4 lines deleted...]
-        <v>2283</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2274</v>
+        <v>2272</v>
       </c>
       <c r="B595" t="s">
-        <v>2275</v>
+        <v>2273</v>
       </c>
       <c r="C595" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E595" s="2" t="s">
         <v>2284</v>
       </c>
-      <c r="D595" t="s">
+      <c r="F595" s="2" t="s">
         <v>2285</v>
-      </c>
-[...4 lines deleted...]
-        <v>2287</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2274</v>
+        <v>2272</v>
       </c>
       <c r="B596" t="s">
-        <v>2275</v>
+        <v>2273</v>
       </c>
       <c r="C596" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E596" s="2" t="s">
         <v>2288</v>
       </c>
-      <c r="D596" t="s">
+      <c r="F596" s="2" t="s">
         <v>2289</v>
-      </c>
-[...4 lines deleted...]
-        <v>2291</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2274</v>
+        <v>2272</v>
       </c>
       <c r="B597" t="s">
-        <v>2275</v>
+        <v>2273</v>
       </c>
       <c r="C597" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E597" s="2" t="s">
         <v>2292</v>
       </c>
-      <c r="D597" t="s">
+      <c r="F597" s="2" t="s">
         <v>2293</v>
-      </c>
-[...4 lines deleted...]
-        <v>2295</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2274</v>
+        <v>2272</v>
       </c>
       <c r="B598" t="s">
-        <v>2275</v>
+        <v>2273</v>
       </c>
       <c r="C598" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E598" s="2" t="s">
         <v>2296</v>
       </c>
-      <c r="D598" t="s">
+      <c r="F598" s="2" t="s">
         <v>2297</v>
-      </c>
-[...4 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B599" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C599" t="s">
         <v>2300</v>
       </c>
       <c r="D599" t="s">
         <v>2301</v>
       </c>
       <c r="E599" s="2" t="s">
         <v>2302</v>
       </c>
       <c r="F599" s="2" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B600" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C600" t="s">
         <v>2304</v>
       </c>
       <c r="D600" t="s">
         <v>2305</v>
       </c>
       <c r="E600" s="2" t="s">
         <v>2306</v>
       </c>
       <c r="F600" s="2" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B601" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C601" t="s">
         <v>2308</v>
       </c>
       <c r="D601" t="s">
         <v>2309</v>
       </c>
       <c r="E601" s="2" t="s">
         <v>2310</v>
       </c>
       <c r="F601" s="2" t="s">
         <v>2311</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B602" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C602" t="s">
         <v>2312</v>
       </c>
       <c r="D602" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B603" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C603" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="D603" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B604" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C604" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="D604" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B605" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C605" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="D605" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B606" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C606" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="D606" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B607" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C607" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="D607" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B608" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C608" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="D608" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B609" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C609" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="D609" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B610" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C610" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="D610" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B611" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C611" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="D611" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B612" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C612" t="s">
-        <v>68</v>
+        <v>2352</v>
       </c>
       <c r="D612" t="s">
-        <v>69</v>
+        <v>2353</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B613" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C613" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="D613" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
       <c r="F613" s="2" t="s">
-        <v>2355</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B614" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C614" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
       <c r="D614" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>2358</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B615" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C615" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
       <c r="D615" t="s">
-        <v>2359</v>
+        <v>2365</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>2360</v>
+        <v>2366</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2361</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B616" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C616" t="s">
-        <v>2362</v>
+        <v>2368</v>
       </c>
       <c r="D616" t="s">
-        <v>2363</v>
+        <v>2369</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2364</v>
+        <v>2370</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2365</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B617" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C617" t="s">
-        <v>2366</v>
+        <v>2372</v>
       </c>
       <c r="D617" t="s">
-        <v>2367</v>
+        <v>2373</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>2368</v>
+        <v>2374</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>2369</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
       <c r="B618" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="C618" t="s">
-        <v>2370</v>
+        <v>2376</v>
       </c>
       <c r="D618" t="s">
-        <v>2371</v>
+        <v>2377</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>2372</v>
+        <v>2378</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>2373</v>
+        <v>20</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2374</v>
+        <v>2379</v>
       </c>
       <c r="B619" t="s">
-        <v>2375</v>
+        <v>2380</v>
       </c>
       <c r="C619" t="s">
-        <v>2376</v>
+        <v>2381</v>
       </c>
       <c r="D619" t="s">
-        <v>2377</v>
+        <v>2382</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2378</v>
+        <v>2383</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2379</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2374</v>
+        <v>2379</v>
       </c>
       <c r="B620" t="s">
-        <v>2375</v>
+        <v>2380</v>
       </c>
       <c r="C620" t="s">
-        <v>1328</v>
+        <v>2385</v>
       </c>
       <c r="D620" t="s">
-        <v>1329</v>
+        <v>2386</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2381</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2374</v>
+        <v>2379</v>
       </c>
       <c r="B621" t="s">
-        <v>2375</v>
+        <v>2380</v>
       </c>
       <c r="C621" t="s">
-        <v>2382</v>
+        <v>2389</v>
       </c>
       <c r="D621" t="s">
-        <v>2383</v>
+        <v>2390</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2384</v>
+        <v>2391</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2385</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B622" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C622" t="s">
-        <v>2388</v>
+        <v>2393</v>
       </c>
       <c r="D622" t="s">
-        <v>2389</v>
+        <v>2394</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>2390</v>
+        <v>2395</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2391</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B623" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C623" t="s">
-        <v>2392</v>
+        <v>2397</v>
       </c>
       <c r="D623" t="s">
-        <v>2393</v>
+        <v>2398</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2394</v>
+        <v>2399</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2395</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B624" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C624" t="s">
-        <v>2396</v>
+        <v>2401</v>
       </c>
       <c r="D624" t="s">
-        <v>2397</v>
+        <v>2402</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2398</v>
+        <v>2403</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2399</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B625" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C625" t="s">
-        <v>2400</v>
+        <v>2405</v>
       </c>
       <c r="D625" t="s">
-        <v>2401</v>
+        <v>2406</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2403</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B626" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C626" t="s">
-        <v>2404</v>
+        <v>2409</v>
       </c>
       <c r="D626" t="s">
-        <v>2405</v>
+        <v>2410</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2406</v>
+        <v>2411</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2407</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B627" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C627" t="s">
-        <v>2408</v>
+        <v>2413</v>
       </c>
       <c r="D627" t="s">
-        <v>2409</v>
+        <v>2414</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2410</v>
+        <v>2415</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B628" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C628" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="D628" t="s">
-        <v>2413</v>
+        <v>2417</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2414</v>
+        <v>2418</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2415</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B629" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C629" t="s">
-        <v>2416</v>
+        <v>2420</v>
       </c>
       <c r="D629" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B630" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C630" t="s">
-        <v>2420</v>
+        <v>2424</v>
       </c>
       <c r="D630" t="s">
-        <v>2421</v>
+        <v>2425</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2422</v>
+        <v>2426</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2423</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B631" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C631" t="s">
-        <v>2424</v>
+        <v>2428</v>
       </c>
       <c r="D631" t="s">
-        <v>2425</v>
+        <v>2429</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2426</v>
+        <v>2430</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2427</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B632" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C632" t="s">
-        <v>2428</v>
+        <v>2432</v>
       </c>
       <c r="D632" t="s">
-        <v>2429</v>
+        <v>2433</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2430</v>
+        <v>2434</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2431</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B633" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C633" t="s">
-        <v>2432</v>
+        <v>2436</v>
       </c>
       <c r="D633" t="s">
-        <v>2433</v>
+        <v>2437</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B634" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C634" t="s">
-        <v>2436</v>
+        <v>2440</v>
       </c>
       <c r="D634" t="s">
-        <v>2437</v>
+        <v>2441</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2438</v>
+        <v>2442</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2439</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B635" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C635" t="s">
-        <v>2440</v>
+        <v>2444</v>
       </c>
       <c r="D635" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2442</v>
+        <v>2446</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B636" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C636" t="s">
-        <v>2444</v>
+        <v>2448</v>
       </c>
       <c r="D636" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2446</v>
+        <v>2450</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2447</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B637" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C637" t="s">
-        <v>2448</v>
+        <v>2452</v>
       </c>
       <c r="D637" t="s">
-        <v>2449</v>
+        <v>2453</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2450</v>
+        <v>2454</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2451</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B638" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C638" t="s">
-        <v>2452</v>
+        <v>68</v>
       </c>
       <c r="D638" t="s">
-        <v>2453</v>
+        <v>69</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B639" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C639" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="D639" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B640" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C640" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="D640" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B641" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C641" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="D641" t="s">
         <v>2465</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>2466</v>
       </c>
       <c r="F641" s="2" t="s">
         <v>2467</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B642" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C642" t="s">
         <v>2468</v>
       </c>
       <c r="D642" t="s">
         <v>2469</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>2470</v>
       </c>
       <c r="F642" s="2" t="s">
         <v>2471</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B643" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C643" t="s">
         <v>2472</v>
       </c>
       <c r="D643" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="B644" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="C644" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="D644" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2386</v>
+        <v>2480</v>
       </c>
       <c r="B645" t="s">
-        <v>2387</v>
+        <v>2481</v>
       </c>
       <c r="C645" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="D645" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2386</v>
+        <v>2480</v>
       </c>
       <c r="B646" t="s">
-        <v>2387</v>
+        <v>2481</v>
       </c>
       <c r="C646" t="s">
-        <v>2483</v>
+        <v>1367</v>
       </c>
       <c r="D646" t="s">
-        <v>2484</v>
+        <v>1368</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2386</v>
+        <v>2480</v>
       </c>
       <c r="B647" t="s">
-        <v>2387</v>
+        <v>2481</v>
       </c>
       <c r="C647" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="D647" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2386</v>
+        <v>2492</v>
       </c>
       <c r="B648" t="s">
-        <v>2387</v>
+        <v>2493</v>
       </c>
       <c r="C648" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="D648" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2493</v>
+        <v>2496</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2386</v>
+        <v>2492</v>
       </c>
       <c r="B649" t="s">
-        <v>2387</v>
+        <v>2493</v>
       </c>
       <c r="C649" t="s">
-        <v>2495</v>
+        <v>2498</v>
       </c>
       <c r="D649" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2497</v>
+        <v>2500</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2498</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2386</v>
+        <v>2492</v>
       </c>
       <c r="B650" t="s">
-        <v>2387</v>
+        <v>2493</v>
       </c>
       <c r="C650" t="s">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="D650" t="s">
-        <v>2500</v>
+        <v>2503</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2501</v>
+        <v>2504</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B651" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C651" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="D651" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B652" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C652" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="D652" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B653" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C653" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="D653" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B654" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C654" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="D654" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B655" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C655" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="D655" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B656" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C656" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="D656" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B657" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C657" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="D657" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B658" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C658" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="D658" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2503</v>
+        <v>2492</v>
       </c>
       <c r="B659" t="s">
-        <v>2504</v>
+        <v>2493</v>
       </c>
       <c r="C659" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="D659" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2541</v>
+        <v>2492</v>
       </c>
       <c r="B660" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C660" t="s">
         <v>2542</v>
       </c>
-      <c r="C660" t="s">
+      <c r="D660" t="s">
         <v>2543</v>
       </c>
-      <c r="D660" t="s">
+      <c r="E660" s="2" t="s">
         <v>2544</v>
       </c>
-      <c r="E660" s="2" t="s">
+      <c r="F660" s="2" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2541</v>
+        <v>2492</v>
       </c>
       <c r="B661" t="s">
-        <v>2542</v>
+        <v>2493</v>
       </c>
       <c r="C661" t="s">
-        <v>287</v>
+        <v>2546</v>
       </c>
       <c r="D661" t="s">
-        <v>288</v>
+        <v>2547</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2541</v>
+        <v>2492</v>
       </c>
       <c r="B662" t="s">
-        <v>2542</v>
+        <v>2493</v>
       </c>
       <c r="C662" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="D662" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2541</v>
+        <v>2492</v>
       </c>
       <c r="B663" t="s">
-        <v>2542</v>
+        <v>2493</v>
       </c>
       <c r="C663" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="D663" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2541</v>
+        <v>2492</v>
       </c>
       <c r="B664" t="s">
-        <v>2542</v>
+        <v>2493</v>
       </c>
       <c r="C664" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="D664" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2541</v>
+        <v>2492</v>
       </c>
       <c r="B665" t="s">
-        <v>2542</v>
+        <v>2493</v>
       </c>
       <c r="C665" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="D665" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2541</v>
+        <v>2492</v>
       </c>
       <c r="B666" t="s">
-        <v>2542</v>
+        <v>2493</v>
       </c>
       <c r="C666" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="D666" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2568</v>
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6">
+      <c r="A667" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E667" s="2" t="s">
+        <v>2572</v>
+      </c>
+      <c r="F667" s="2" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6">
+      <c r="A668" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E668" s="2" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F668" s="2" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="669" spans="1:6">
+      <c r="A669" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E669" s="2" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F669" s="2" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6">
+      <c r="A670" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E670" s="2" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F670" s="2" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="671" spans="1:6">
+      <c r="A671" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E671" s="2" t="s">
+        <v>2587</v>
+      </c>
+      <c r="F671" s="2" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="672" spans="1:6">
+      <c r="A672" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E672" s="2" t="s">
+        <v>2591</v>
+      </c>
+      <c r="F672" s="2" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="673" spans="1:6">
+      <c r="A673" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E673" s="2" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F673" s="2" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="674" spans="1:6">
+      <c r="A674" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E674" s="2" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F674" s="2" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="675" spans="1:6">
+      <c r="A675" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E675" s="2" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F675" s="2" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="676" spans="1:6">
+      <c r="A676" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E676" s="2" t="s">
+        <v>2607</v>
+      </c>
+      <c r="F676" s="2" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6">
+      <c r="A677" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E677" s="2" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F677" s="2" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6">
+      <c r="A678" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E678" s="2" t="s">
+        <v>2617</v>
+      </c>
+      <c r="F678" s="2" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6">
+      <c r="A679" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E679" s="2" t="s">
+        <v>2621</v>
+      </c>
+      <c r="F679" s="2" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6">
+      <c r="A680" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E680" s="2" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F680" s="2" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6">
+      <c r="A681" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E681" s="2" t="s">
+        <v>2629</v>
+      </c>
+      <c r="F681" s="2" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6">
+      <c r="A682" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E682" s="2" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F682" s="2" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="683" spans="1:6">
+      <c r="A683" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E683" s="2" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F683" s="2" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="684" spans="1:6">
+      <c r="A684" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E684" s="2" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F684" s="2" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6">
+      <c r="A685" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E685" s="2" t="s">
+        <v>2645</v>
+      </c>
+      <c r="F685" s="2" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6">
+      <c r="A686" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E686" s="2" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F686" s="2" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6">
+      <c r="A687" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C687" t="s">
+        <v>295</v>
+      </c>
+      <c r="D687" t="s">
+        <v>296</v>
+      </c>
+      <c r="E687" s="2" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F687" s="2" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6">
+      <c r="A688" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E688" s="2" t="s">
+        <v>2657</v>
+      </c>
+      <c r="F688" s="2" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6">
+      <c r="A689" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E689" s="2" t="s">
+        <v>2661</v>
+      </c>
+      <c r="F689" s="2" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6">
+      <c r="A690" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E690" s="2" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F690" s="2" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6">
+      <c r="A691" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E691" s="2" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F691" s="2" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6">
+      <c r="A692" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E692" s="2" t="s">
+        <v>2673</v>
+      </c>
+      <c r="F692" s="2" t="s">
+        <v>2674</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">