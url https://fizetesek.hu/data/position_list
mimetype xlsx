--- v5 (2026-04-06)
+++ v6 (2026-05-01)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2687">
   <si>
     <t>A fizetési felmérésben szereplő munkakörök listája</t>
   </si>
   <si>
     <t>www.fizetesek.hu</t>
   </si>
   <si>
     <t>Frissítve:</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>05/2026</t>
   </si>
   <si>
     <t>Pozíciók száma</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_hu</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_hu</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_hu</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -1203,50 +1203,70 @@
   </si>
   <si>
     <t>Dekoratőr, díszlettervező</t>
   </si>
   <si>
     <t>* Window-dressing of shops, travel agencies, financial institutions, etc.
 * Moving and arranging objects, creating aesthetic decorations.
 * Placing price tags and labels on the goods.
 * Adjusting the decoration of displays to the current season and to ongoing events.
 * Dressing, undressing and changing mannequins’ clothes.</t>
   </si>
   <si>
     <t>* Üzletek, utazási irodák, pénzügyi intézmények stb. kirakatainak rendezése.
 * Tárgyak esztétikus egységbe történő elhelyezése és rendezése.
 * Árcédulák és áruleírások elhelyezése.
 * Kirakatok évszakhoz és folyamatban lévő akciókhoz való igazítása.
 * Próbababák öltöztetése, vetkőztetése és átöltöztetése.</t>
   </si>
   <si>
     <t>Banking</t>
   </si>
   <si>
     <t>Bankügy</t>
   </si>
   <si>
+    <t>Anti-Money Laundering Specialist</t>
+  </si>
+  <si>
+    <t>Pénzmosás elleni szakértő</t>
+  </si>
+  <si>
+    <t>* Implementation, enforcement and control of money laundering and / or terrorist financing prevention measures in the company;
+* Checking new customers, reviewing documents, risk analysis of new customers;
+* Monitoring of existing customers according to established procedures;
+* Monitoring of suspicious transactions, customer activities, collection and analysis of data on such transactions, investigation of suspicious transactions;
+* Organization of the company's internal legal acts related to KYC, AML, customer risk, compliance control, organization of their change and renewal.</t>
+  </si>
+  <si>
+    <t>* A pénzmosás és/vagy a terrorizmus finanszírozásának megelőzésére irányuló intézkedések bevezetése, végrehajtása és ellenőrzése a vállalatnál;
+* Ügyfél-átvilágítás, dokumentumok ellenőrzése, új ügyfelekkel kapcsolatos kockázatelemzés;
+* Meglévő ügyfelek figyelemmel kísérése az előírt eljárások alapján;
+* Gyanús tranzakciók, ügyfél tevékenységek figyelemmel kísérése, az adott tranzakciókra vonatkozó adatok gyűjtése és elemzése, gyanús tranzakciók kivizsgálása;
+* A vállalat belső jogi szabályozásának megszervezése a KYC-vel, az AML-lel, ügyfélkockázattal, az előírások betartásának ellenőrzésével, azok módosításának és megújításának megszervezésével kapcsolatban.</t>
+  </si>
+  <si>
     <t>Back Office Specialist</t>
   </si>
   <si>
     <t>Back-office specialista</t>
   </si>
   <si>
     <t>* Processing of all types of client requests.
 * Entering and updating the information in the bank information system.
 * Drawing up and processing of contracts and contract amendments for individual banking products.
 * Archiving documents in compliance with the internal regulations.
 * Mastering internal regulations, general business terms and conditions, and business conditions for individual banking products.
 * Communicating with internal and external clients.</t>
   </si>
   <si>
     <t>* Összes típusú ügyféligény feldolgozása.
 * Információk feltöltése és frissítése a bank információs rendszerének keretein belül.
 * Az egyes banktermékekre vonatkozó szerződések és szerződésfüggelékek készítése és feldolgozása.
 * Dokumentumok archiválása a belső előírásokkal összhangban.
 * Belső előírások, általános kereskedelmi feltételek és az egyes banki termékek kereskedelmi feltételeinek ismerete.
 * Kommunikáció a belső és külső ügyfelekkel.</t>
   </si>
   <si>
     <t>Card Services Clerk</t>
   </si>
   <si>
@@ -4317,50 +4337,86 @@
   <si>
     <t>Tax Advisor</t>
   </si>
   <si>
     <t>Adótanácsadó</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t>* Tanácsadás nyújtása adók, levonások, díjak, adóhatóságok és községi szervek adózási eljárása területén.
 * Szakmai álláspontok, felvilágosítások és ajánlások kidolgozása.
 * Adóbevallások kidolgozása, hitelesítése és ellenőrzése.
 * Adóellenőrzéseken, adóvizsgálatokon és hasonló specifikus projekteken való részvétel.
 * Együttműködés az adótanácsadókkal igényes problémák megoldása során.
 * Adótervezés és az adózási kötelezettségek optimalizálása.
 * Ügyfelek képviselete az adózási eljárások során.
 * Belső és külső tanfolyamokon való részvétel.</t>
+  </si>
+  <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>Pénztári szakember</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* Folyamatos belső és külső finanszírozás biztosítása a szervezet igényei szerint
+* Pénzügyi tervek készítése és javaslattétel a legmegfelelőbb módokra és módszerekre a szükséges forrásmennyiség biztosítására
+* A pénzügyi és tőkepiaci fejlemények és a finanszírozási lehetőségek elemzése, különösen a pénzintézetek részéről
+* Pénzintézetekkel való kapcsolattartás és megfelelő finanszírozási eszközök kiválasztása
+* A szervezet működési, projekt- és beruházásfinanszírozását biztosító források előkészítése
+* Pénzügyi kockázatkezelés; pénzügyi kockázatok kiküszöbölése fedezeti eszközök segítségével
+* A működési és befektetési tevékenységekből származó cash flow pénzügyi tervezése, modellezése és előrejelzése
+* A fejlődés nyomon követése és ellenőrzése, különös tekintettel a követelésekre, kötelezettségekre és ezek hatásának a teljes cash-flow-ra
+* Felvett hitelek, lízingfinanszírozás, fontos kötelezettségek és követelések nyilvántartása, stb.
+* Kockázatkezelési szabályok kezdeményezése a követelések megelőzésére és csökkentésére (hitelpolitika, ellenőrzési folyamatok, ügyfélellenőrzés)
+* Számlavezetés, cash pooling és a vállalat fizetési rendszerének kezelése
+* A menedzsment pénzügyi többleteinek hatékony elhelyezése/befektetése
+* Külső kommunikáció az illetékes hatóságokkal és szervezetekkel - pénzügyi szervezetektől, befektetési bankoktól, állami hatóságoktól stb. beszerzett adatok beszerzése, elemzése és monitorozása.</t>
   </si>
   <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>ÁFA szakértő</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>* Adóbevallások elkészítése, benyújtása
 * Összefoglaló nyilatkozatok
 * Elemzés, jelentés
 * Az adózás területén bekövetkezett változások nyomon követése és azok értelmezése, bevezetése a cég rendszereiben
 * Együttműködés a társaság adóügyi módszertani útmutatóinak elkészítésében és aktualizálásában
 * Együttműködés projekteken és folyamatfejlesztéseken
 * Kommunikáció más intézményekkel az ellenőrzések során, dokumentumok elkészítése</t>
   </si>
@@ -12953,50 +13009,89 @@
 * Haj fésülése, kefélése, hajsütővassal történő formázása és szárítása.
 * Haj festése, melírozása és színezése.
 * Vizes, fúvott és tartós hullámosítás.
 * Borotválás, szakáll- és bajuszigazítás.
 * Tanácsadás az ügyfeleknek a hajápolás területén.
 * Munkahelyi rend és tisztaság fenntartása.</t>
   </si>
   <si>
     <t>Housekeeper</t>
   </si>
   <si>
     <t>Házvezetőnő</t>
   </si>
   <si>
     <t xml:space="preserve">* managing household - taking care about household
 * organizing activities in the department of the hotel rooms
 * keeping records
 * providing services for the guests
 </t>
   </si>
   <si>
     <t xml:space="preserve">* háztartásvezetés – a háztartás működéséről való gondoskodás	
 * tevékenységek szervezése a szállodai szobák szintjén	
 * az előírt nyilvántartás vezetése	
 * szolgáltatásnyújtás a vendégek számára	</t>
+  </si>
+  <si>
+    <t>Housekeeping Supervisor</t>
+  </si>
+  <si>
+    <t>Vezető takarító</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Issuing supplies and equipment to workers. 
+* Inspecting work performed to ensure that it meets specifications and established standards. 
+* Instructing staff in work policies and procedures.
+* Investigating complaints about service and equipment, and take corrective action. 
+* Evaluating employee performance and recommend personnel actions such as promotions, transfers, and dismissals. 
+* Checking and maintaining equipment to ensure that it is in working order. 
+* Performing or assisting with cleaning duties as necessary. 
+* Inspecting and evaluating the physical condition of facilities to determine the type of work required. 
+* Recommending upgrades that could improve service and increase operational efficiency. 
+* Coordinating activities with other departments to ensure that services are provided in an efficient and timely manner. 
+* Selecting the most suitable cleaning materials for different types of linens, furniture, flooring, and surfaces. 
+* Planning and preparing employee work schedules. 
+* Establishing and implementing operational standards and procedures for the departments supervised. 
+* Supervising in-house services such as laundries, maintenance and repair, dry cleaning, or valet services. 
+</t>
+  </si>
+  <si>
+    <t>* Készletek és felszerelések kiadása a munkavállalóknak.
+* Az elvégzett munka ellenőrzése annak biztosítása érdekében, hogy az megfeleljen a specifikációknak és az érvényes normáknak.
+* Munkatársak oktatása munkahelyi politika és eljárások terén.
+* Szolgáltatásokkal és felszerelésekkel kapcsolatos panaszok kivizsgálása és korrekciós intézkedések megtétele.
+* Munkavállalói teljesítmény értékelése és személyzeti intézkedések javaslata, mint például előléptetések, áthelyezések és elbocsátások.
+* Felszerelések ellenőrzése és karbantartása annak biztosítása érdekében, hogy megfelelő működési állapotban legyenek.
+* Takarítási feladatok elvégzése vagy azokban való közreműködés szükség esetén.
+* Létesítmények fizikai állapotának ellenőrzése és értékelése annak meghatározására, hogy milyen típusú munka szükséges.
+* Szolgáltatások javítását és működési hatékonyság növelését célzó fejlesztések javaslata.
+* Tevékenységek koordinálása más osztályokkal annak biztosítása érdekében, hogy a szolgáltatások hatékony és időben megvalósuljanak.
+* Legmegfelelőbb tisztítóanyagok kiválasztása különböző típusú ágyneműk, bútorok, padlók és felületek részére.
+* Munkavállalói munkabeosztások tervezése és elkészítése.
+* Irányított osztályok számára működési normák és eljárások megállapítása és bevezetése.
+* Házi szolgáltatások felügyelete, mint például mosoda, karbantartás és javítás, vegytisztítás vagy ruhatárszolgáltatás.</t>
   </si>
   <si>
     <t>Image Stylist, Beauty Stylist</t>
   </si>
   <si>
     <t>Stílustanácsadó, sminkes</t>
   </si>
   <si>
     <t>* Providing advice on the choice of suitable clothing, footwear, accessories and cosmetics subject to the colour type of clients, their figure, age, status, occasion etc.
 * Determining the so-called colour types and colour shades associated with them that suit the client’s face.
 * Managing the wardrobe.
 * Accompanying clients while shopping for/buying clothing, footwear, accessories and cosmetics.
 * Applying daytime and evening make-up.</t>
   </si>
   <si>
     <t>* Tanácsadás nyújtása a megfelelő öltözet, lábbeli, kiegészítők és kozmetikumok kiválasztására vonatkozóan tekintettel az ügyfelek színtípusára, testalkatára, életkorára, pozíciójára, alkalomra stb.
 * Ún. színtípusok és az azokhoz kapcsolódó, ügyfelek arcához illő színárnyalatok meghatározása.
 * Ruhatár összeállítása.
 * Ügyfelek kísérése öltözékek, lábbelik, kiegészítők és kozmetikumok vásárlása során.
 * Nappali és esti smink felvitele.</t>
   </si>
   <si>
     <t>Maintenance Worker</t>
   </si>
   <si>
@@ -16286,88 +16381,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F692"/>
+  <dimension ref="A1:F695"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F692"/>
+      <selection activeCell="E6" sqref="E6:F695"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -17457,68 +17552,68 @@
       </c>
       <c r="C60" t="s">
         <v>234</v>
       </c>
       <c r="D60" t="s">
         <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>212</v>
       </c>
       <c r="B61" t="s">
         <v>213</v>
       </c>
       <c r="C61" t="s">
         <v>238</v>
       </c>
       <c r="D61" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D62" t="s">
         <v>242</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>212</v>
       </c>
       <c r="B63" t="s">
         <v>213</v>
       </c>
       <c r="C63" t="s">
         <v>245</v>
       </c>
       <c r="D63" t="s">
         <v>246</v>
       </c>
       <c r="E63" s="2" t="s">
@@ -17668,12467 +17763,12527 @@
         <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>212</v>
       </c>
       <c r="B71" t="s">
         <v>213</v>
       </c>
       <c r="C71" t="s">
         <v>277</v>
       </c>
       <c r="D71" t="s">
         <v>278</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" t="s">
+        <v>213</v>
+      </c>
+      <c r="C72" t="s">
         <v>281</v>
       </c>
-      <c r="B72" t="s">
+      <c r="D72" t="s">
         <v>282</v>
       </c>
-      <c r="C72" t="s">
+      <c r="E72" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="D72" t="s">
+      <c r="F72" s="2" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B73" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C73" t="s">
         <v>287</v>
       </c>
       <c r="D73" t="s">
         <v>288</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B74" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C74" t="s">
         <v>291</v>
       </c>
       <c r="D74" t="s">
         <v>292</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B75" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C75" t="s">
         <v>295</v>
       </c>
       <c r="D75" t="s">
         <v>296</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B76" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C76" t="s">
         <v>299</v>
       </c>
       <c r="D76" t="s">
         <v>300</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B77" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C77" t="s">
         <v>303</v>
       </c>
       <c r="D77" t="s">
         <v>304</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B78" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C78" t="s">
         <v>307</v>
       </c>
       <c r="D78" t="s">
         <v>308</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B79" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B80" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C80" t="s">
         <v>315</v>
       </c>
       <c r="D80" t="s">
         <v>316</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B81" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C81" t="s">
         <v>319</v>
       </c>
       <c r="D81" t="s">
         <v>320</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B82" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C82" t="s">
         <v>323</v>
       </c>
       <c r="D82" t="s">
         <v>324</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B83" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C83" t="s">
         <v>327</v>
       </c>
       <c r="D83" t="s">
         <v>328</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B84" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C84" t="s">
         <v>331</v>
       </c>
       <c r="D84" t="s">
         <v>332</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
+        <v>285</v>
+      </c>
+      <c r="B85" t="s">
+        <v>286</v>
+      </c>
+      <c r="C85" t="s">
         <v>335</v>
       </c>
-      <c r="B85" t="s">
+      <c r="D85" t="s">
         <v>336</v>
       </c>
-      <c r="C85" t="s">
+      <c r="E85" s="2" t="s">
         <v>337</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" s="2" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B86" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C86" t="s">
         <v>341</v>
       </c>
       <c r="D86" t="s">
         <v>342</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B87" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C87" t="s">
         <v>345</v>
       </c>
       <c r="D87" t="s">
         <v>346</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B88" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C88" t="s">
-        <v>319</v>
+        <v>349</v>
       </c>
       <c r="D88" t="s">
-        <v>320</v>
+        <v>350</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>321</v>
+        <v>351</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>322</v>
+        <v>352</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="B89" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="C89" t="s">
-        <v>351</v>
+        <v>323</v>
       </c>
       <c r="D89" t="s">
-        <v>352</v>
+        <v>324</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>353</v>
+        <v>325</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B90" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C90" t="s">
         <v>355</v>
       </c>
       <c r="D90" t="s">
         <v>356</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B91" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C91" t="s">
         <v>359</v>
       </c>
       <c r="D91" t="s">
         <v>360</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B92" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C92" t="s">
         <v>363</v>
       </c>
       <c r="D92" t="s">
         <v>364</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B93" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C93" t="s">
         <v>367</v>
       </c>
       <c r="D93" t="s">
         <v>368</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B94" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C94" t="s">
         <v>371</v>
       </c>
       <c r="D94" t="s">
         <v>372</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B95" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C95" t="s">
         <v>375</v>
       </c>
       <c r="D95" t="s">
         <v>376</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C96" t="s">
         <v>379</v>
       </c>
       <c r="D96" t="s">
         <v>380</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B97" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C97" t="s">
         <v>383</v>
       </c>
       <c r="D97" t="s">
         <v>384</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B98" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C98" t="s">
         <v>387</v>
       </c>
       <c r="D98" t="s">
         <v>388</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B99" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C99" t="s">
         <v>391</v>
       </c>
       <c r="D99" t="s">
         <v>392</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B100" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C100" t="s">
         <v>395</v>
       </c>
       <c r="D100" t="s">
         <v>396</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B101" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C101" t="s">
         <v>399</v>
       </c>
       <c r="D101" t="s">
         <v>400</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B102" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C102" t="s">
         <v>403</v>
       </c>
       <c r="D102" t="s">
         <v>404</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B103" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C103" t="s">
         <v>407</v>
       </c>
       <c r="D103" t="s">
         <v>408</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B104" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C104" t="s">
         <v>411</v>
       </c>
       <c r="D104" t="s">
         <v>412</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B105" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C105" t="s">
         <v>415</v>
       </c>
       <c r="D105" t="s">
         <v>416</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B106" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C106" t="s">
         <v>419</v>
       </c>
       <c r="D106" t="s">
         <v>420</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B107" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C107" t="s">
         <v>423</v>
       </c>
       <c r="D107" t="s">
         <v>424</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B108" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C108" t="s">
         <v>427</v>
       </c>
       <c r="D108" t="s">
         <v>428</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B109" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C109" t="s">
         <v>431</v>
       </c>
       <c r="D109" t="s">
         <v>432</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B110" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C110" t="s">
         <v>435</v>
       </c>
       <c r="D110" t="s">
         <v>436</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B111" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C111" t="s">
         <v>439</v>
       </c>
       <c r="D111" t="s">
         <v>440</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>441</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C112" t="s">
         <v>443</v>
       </c>
       <c r="D112" t="s">
         <v>444</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>445</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B113" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C113" t="s">
         <v>447</v>
       </c>
       <c r="D113" t="s">
         <v>448</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B114" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C114" t="s">
         <v>451</v>
       </c>
       <c r="D114" t="s">
         <v>452</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>453</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B115" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C115" t="s">
         <v>455</v>
       </c>
       <c r="D115" t="s">
         <v>456</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B116" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C116" t="s">
         <v>459</v>
       </c>
       <c r="D116" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>462</v>
+        <v>353</v>
       </c>
       <c r="B117" t="s">
+        <v>354</v>
+      </c>
+      <c r="C117" t="s">
         <v>463</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
+        <v>463</v>
+      </c>
+      <c r="E117" s="2" t="s">
         <v>464</v>
       </c>
-      <c r="D117" t="s">
+      <c r="F117" s="2" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B118" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C118" t="s">
         <v>468</v>
       </c>
       <c r="D118" t="s">
         <v>469</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B119" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C119" t="s">
         <v>472</v>
       </c>
       <c r="D119" t="s">
         <v>473</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>474</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B120" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C120" t="s">
         <v>476</v>
       </c>
       <c r="D120" t="s">
         <v>477</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B121" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C121" t="s">
         <v>480</v>
       </c>
       <c r="D121" t="s">
         <v>481</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B122" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C122" t="s">
         <v>484</v>
       </c>
       <c r="D122" t="s">
         <v>485</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B123" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C123" t="s">
         <v>488</v>
       </c>
       <c r="D123" t="s">
         <v>489</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B124" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C124" t="s">
         <v>492</v>
       </c>
       <c r="D124" t="s">
         <v>493</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B125" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C125" t="s">
         <v>496</v>
       </c>
       <c r="D125" t="s">
         <v>497</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B126" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C126" t="s">
         <v>500</v>
       </c>
       <c r="D126" t="s">
         <v>501</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B127" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C127" t="s">
         <v>504</v>
       </c>
       <c r="D127" t="s">
         <v>505</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B128" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C128" t="s">
         <v>508</v>
       </c>
       <c r="D128" t="s">
         <v>509</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B129" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C129" t="s">
-        <v>295</v>
+        <v>512</v>
       </c>
       <c r="D129" t="s">
-        <v>296</v>
+        <v>513</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B130" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C130" t="s">
-        <v>514</v>
+        <v>299</v>
       </c>
       <c r="D130" t="s">
-        <v>515</v>
+        <v>300</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B131" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C131" t="s">
         <v>518</v>
       </c>
       <c r="D131" t="s">
         <v>519</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B132" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C132" t="s">
         <v>522</v>
       </c>
       <c r="D132" t="s">
         <v>523</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B133" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C133" t="s">
         <v>526</v>
       </c>
       <c r="D133" t="s">
         <v>527</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B134" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C134" t="s">
         <v>530</v>
       </c>
       <c r="D134" t="s">
         <v>531</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B135" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C135" t="s">
         <v>534</v>
       </c>
       <c r="D135" t="s">
         <v>535</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B136" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136" t="s">
         <v>539</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B137" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C137" t="s">
         <v>542</v>
       </c>
       <c r="D137" t="s">
         <v>543</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B138" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C138" t="s">
         <v>546</v>
       </c>
       <c r="D138" t="s">
         <v>547</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B139" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C139" t="s">
         <v>550</v>
       </c>
       <c r="D139" t="s">
         <v>551</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B140" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C140" t="s">
         <v>554</v>
       </c>
       <c r="D140" t="s">
         <v>555</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B141" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C141" t="s">
         <v>558</v>
       </c>
       <c r="D141" t="s">
         <v>559</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B142" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C142" t="s">
         <v>562</v>
       </c>
       <c r="D142" t="s">
         <v>563</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B143" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C143" t="s">
         <v>566</v>
       </c>
       <c r="D143" t="s">
         <v>567</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B144" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C144" t="s">
         <v>570</v>
       </c>
       <c r="D144" t="s">
         <v>571</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B145" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145" t="s">
         <v>575</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C146" t="s">
         <v>578</v>
       </c>
       <c r="D146" t="s">
         <v>579</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B147" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C147" t="s">
         <v>582</v>
       </c>
       <c r="D147" t="s">
         <v>583</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B148" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C148" t="s">
         <v>586</v>
       </c>
       <c r="D148" t="s">
         <v>587</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B149" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C149" t="s">
         <v>590</v>
       </c>
       <c r="D149" t="s">
         <v>591</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B150" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C150" t="s">
         <v>594</v>
       </c>
       <c r="D150" t="s">
         <v>595</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B151" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C151" t="s">
         <v>598</v>
       </c>
       <c r="D151" t="s">
         <v>599</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B152" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C152" t="s">
         <v>602</v>
       </c>
       <c r="D152" t="s">
         <v>603</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B153" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C153" t="s">
         <v>606</v>
       </c>
       <c r="D153" t="s">
         <v>607</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>608</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
+        <v>466</v>
+      </c>
+      <c r="B154" t="s">
+        <v>467</v>
+      </c>
+      <c r="C154" t="s">
         <v>610</v>
       </c>
-      <c r="B154" t="s">
+      <c r="D154" t="s">
         <v>611</v>
       </c>
-      <c r="C154" t="s">
+      <c r="E154" s="2" t="s">
         <v>612</v>
       </c>
-      <c r="D154" t="s">
+      <c r="F154" s="2" t="s">
         <v>613</v>
-      </c>
-[...4 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B155" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C155" t="s">
         <v>616</v>
       </c>
       <c r="D155" t="s">
         <v>617</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B156" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C156" t="s">
         <v>620</v>
       </c>
       <c r="D156" t="s">
         <v>621</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
+        <v>614</v>
+      </c>
+      <c r="B157" t="s">
+        <v>615</v>
+      </c>
+      <c r="C157" t="s">
         <v>624</v>
       </c>
-      <c r="B157" t="s">
+      <c r="D157" t="s">
         <v>625</v>
       </c>
-      <c r="C157" t="s">
+      <c r="E157" s="2" t="s">
         <v>626</v>
       </c>
-      <c r="D157" t="s">
+      <c r="F157" s="2" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B158" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C158" t="s">
         <v>630</v>
       </c>
       <c r="D158" t="s">
         <v>631</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>632</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B159" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C159" t="s">
         <v>634</v>
       </c>
       <c r="D159" t="s">
         <v>635</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B160" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C160" t="s">
         <v>638</v>
       </c>
       <c r="D160" t="s">
         <v>639</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B161" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C161" t="s">
         <v>642</v>
       </c>
       <c r="D161" t="s">
         <v>643</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>644</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B162" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C162" t="s">
         <v>646</v>
       </c>
       <c r="D162" t="s">
         <v>647</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B163" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C163" t="s">
-        <v>375</v>
+        <v>650</v>
       </c>
       <c r="D163" t="s">
-        <v>376</v>
+        <v>651</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B164" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C164" t="s">
-        <v>652</v>
+        <v>379</v>
       </c>
       <c r="D164" t="s">
-        <v>653</v>
+        <v>380</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B165" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C165" t="s">
         <v>656</v>
       </c>
       <c r="D165" t="s">
         <v>657</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B166" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C166" t="s">
         <v>660</v>
       </c>
       <c r="D166" t="s">
         <v>661</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B167" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C167" t="s">
         <v>664</v>
       </c>
       <c r="D167" t="s">
         <v>665</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B168" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C168" t="s">
         <v>668</v>
       </c>
       <c r="D168" t="s">
         <v>669</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B169" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C169" t="s">
         <v>672</v>
       </c>
       <c r="D169" t="s">
         <v>673</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B170" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C170" t="s">
         <v>676</v>
       </c>
       <c r="D170" t="s">
         <v>677</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>678</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B171" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C171" t="s">
         <v>680</v>
       </c>
       <c r="D171" t="s">
         <v>681</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B172" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C172" t="s">
         <v>684</v>
       </c>
       <c r="D172" t="s">
         <v>685</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B173" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C173" t="s">
         <v>688</v>
       </c>
       <c r="D173" t="s">
         <v>689</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B174" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C174" t="s">
-        <v>241</v>
+        <v>692</v>
       </c>
       <c r="D174" t="s">
-        <v>242</v>
+        <v>693</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B175" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C175" t="s">
-        <v>694</v>
+        <v>245</v>
       </c>
       <c r="D175" t="s">
-        <v>695</v>
+        <v>246</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B176" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C176" t="s">
         <v>698</v>
       </c>
       <c r="D176" t="s">
         <v>699</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B177" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C177" t="s">
         <v>702</v>
       </c>
       <c r="D177" t="s">
         <v>703</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B178" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C178" t="s">
         <v>706</v>
       </c>
       <c r="D178" t="s">
         <v>707</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B179" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C179" t="s">
         <v>710</v>
       </c>
       <c r="D179" t="s">
         <v>711</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B180" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C180" t="s">
         <v>714</v>
       </c>
       <c r="D180" t="s">
         <v>715</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B181" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C181" t="s">
         <v>718</v>
       </c>
       <c r="D181" t="s">
         <v>719</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B182" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C182" t="s">
         <v>722</v>
       </c>
       <c r="D182" t="s">
         <v>723</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B183" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C183" t="s">
         <v>726</v>
       </c>
       <c r="D183" t="s">
         <v>727</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B184" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C184" t="s">
         <v>730</v>
       </c>
       <c r="D184" t="s">
         <v>731</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B185" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C185" t="s">
         <v>734</v>
       </c>
       <c r="D185" t="s">
         <v>735</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B186" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C186" t="s">
         <v>738</v>
       </c>
       <c r="D186" t="s">
         <v>739</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>740</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
+        <v>628</v>
+      </c>
+      <c r="B187" t="s">
+        <v>629</v>
+      </c>
+      <c r="C187" t="s">
         <v>742</v>
       </c>
-      <c r="B187" t="s">
+      <c r="D187" t="s">
         <v>743</v>
       </c>
-      <c r="C187" t="s">
+      <c r="E187" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="D187" t="s">
+      <c r="F187" s="2" t="s">
         <v>745</v>
-      </c>
-[...4 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>742</v>
+        <v>628</v>
       </c>
       <c r="B188" t="s">
-        <v>743</v>
+        <v>629</v>
       </c>
       <c r="C188" t="s">
+        <v>746</v>
+      </c>
+      <c r="D188" t="s">
+        <v>747</v>
+      </c>
+      <c r="E188" s="2" t="s">
         <v>748</v>
       </c>
-      <c r="D188" t="s">
+      <c r="F188" s="2" t="s">
         <v>749</v>
-      </c>
-[...4 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B189" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C189" t="s">
         <v>752</v>
       </c>
       <c r="D189" t="s">
         <v>753</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B190" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C190" t="s">
         <v>756</v>
       </c>
       <c r="D190" t="s">
         <v>757</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B191" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C191" t="s">
         <v>760</v>
       </c>
       <c r="D191" t="s">
         <v>761</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B192" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C192" t="s">
         <v>764</v>
       </c>
       <c r="D192" t="s">
         <v>765</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B193" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C193" t="s">
         <v>768</v>
       </c>
       <c r="D193" t="s">
         <v>769</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B194" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C194" t="s">
         <v>772</v>
       </c>
       <c r="D194" t="s">
         <v>773</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B195" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C195" t="s">
         <v>776</v>
       </c>
       <c r="D195" t="s">
         <v>777</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B196" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C196" t="s">
         <v>780</v>
       </c>
       <c r="D196" t="s">
         <v>781</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B197" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C197" t="s">
         <v>784</v>
       </c>
       <c r="D197" t="s">
         <v>785</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B198" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C198" t="s">
         <v>788</v>
       </c>
       <c r="D198" t="s">
         <v>789</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B199" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C199" t="s">
         <v>792</v>
       </c>
       <c r="D199" t="s">
         <v>793</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B200" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C200" t="s">
         <v>796</v>
       </c>
       <c r="D200" t="s">
         <v>797</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B201" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C201" t="s">
         <v>800</v>
       </c>
       <c r="D201" t="s">
         <v>801</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B202" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C202" t="s">
         <v>804</v>
       </c>
       <c r="D202" t="s">
         <v>805</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B203" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C203" t="s">
         <v>808</v>
       </c>
       <c r="D203" t="s">
         <v>809</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B204" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C204" t="s">
         <v>812</v>
       </c>
       <c r="D204" t="s">
         <v>813</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B205" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C205" t="s">
         <v>816</v>
       </c>
       <c r="D205" t="s">
         <v>817</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B206" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C206" t="s">
         <v>820</v>
       </c>
       <c r="D206" t="s">
         <v>821</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B207" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C207" t="s">
         <v>824</v>
       </c>
       <c r="D207" t="s">
         <v>825</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B208" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C208" t="s">
         <v>828</v>
       </c>
       <c r="D208" t="s">
         <v>829</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B209" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C209" t="s">
         <v>832</v>
       </c>
       <c r="D209" t="s">
         <v>833</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B210" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C210" t="s">
         <v>836</v>
       </c>
       <c r="D210" t="s">
         <v>837</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B211" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C211" t="s">
         <v>840</v>
       </c>
       <c r="D211" t="s">
         <v>841</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>842</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
+        <v>750</v>
+      </c>
+      <c r="B212" t="s">
+        <v>751</v>
+      </c>
+      <c r="C212" t="s">
         <v>844</v>
       </c>
-      <c r="B212" t="s">
+      <c r="D212" t="s">
         <v>845</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>846</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>844</v>
+        <v>750</v>
       </c>
       <c r="B213" t="s">
-        <v>845</v>
+        <v>751</v>
       </c>
       <c r="C213" t="s">
-        <v>514</v>
+        <v>848</v>
       </c>
       <c r="D213" t="s">
-        <v>515</v>
+        <v>849</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B214" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C214" t="s">
-        <v>850</v>
+        <v>299</v>
       </c>
       <c r="D214" t="s">
-        <v>851</v>
+        <v>300</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B215" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C215" t="s">
-        <v>854</v>
+        <v>518</v>
       </c>
       <c r="D215" t="s">
-        <v>855</v>
+        <v>519</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B216" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C216" t="s">
         <v>858</v>
       </c>
       <c r="D216" t="s">
         <v>859</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B217" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C217" t="s">
         <v>862</v>
       </c>
       <c r="D217" t="s">
         <v>863</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B218" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C218" t="s">
         <v>866</v>
       </c>
       <c r="D218" t="s">
         <v>867</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B219" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C219" t="s">
         <v>870</v>
       </c>
       <c r="D219" t="s">
         <v>871</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B220" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C220" t="s">
         <v>874</v>
       </c>
       <c r="D220" t="s">
         <v>875</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B221" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C221" t="s">
-        <v>303</v>
+        <v>878</v>
       </c>
       <c r="D221" t="s">
-        <v>304</v>
+        <v>879</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>305</v>
+        <v>880</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>306</v>
+        <v>881</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B222" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C222" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="D222" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B223" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C223" t="s">
-        <v>882</v>
+        <v>307</v>
       </c>
       <c r="D223" t="s">
-        <v>883</v>
+        <v>308</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>884</v>
+        <v>309</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>885</v>
+        <v>310</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B224" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C224" t="s">
         <v>886</v>
       </c>
       <c r="D224" t="s">
         <v>887</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B225" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C225" t="s">
-        <v>311</v>
+        <v>890</v>
       </c>
       <c r="D225" t="s">
-        <v>312</v>
+        <v>891</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>313</v>
+        <v>892</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>314</v>
+        <v>893</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B226" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C226" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="D226" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B227" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C227" t="s">
-        <v>894</v>
+        <v>315</v>
       </c>
       <c r="D227" t="s">
-        <v>895</v>
+        <v>316</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>896</v>
+        <v>317</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>897</v>
+        <v>318</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B228" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C228" t="s">
         <v>898</v>
       </c>
       <c r="D228" t="s">
         <v>899</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>900</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B229" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C229" t="s">
         <v>902</v>
       </c>
       <c r="D229" t="s">
         <v>903</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B230" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C230" t="s">
-        <v>319</v>
+        <v>906</v>
       </c>
       <c r="D230" t="s">
-        <v>320</v>
+        <v>907</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>908</v>
+        <v>852</v>
       </c>
       <c r="B231" t="s">
-        <v>909</v>
+        <v>853</v>
       </c>
       <c r="C231" t="s">
         <v>910</v>
       </c>
       <c r="D231" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>908</v>
+        <v>852</v>
       </c>
       <c r="B232" t="s">
-        <v>909</v>
+        <v>853</v>
       </c>
       <c r="C232" t="s">
-        <v>913</v>
+        <v>323</v>
       </c>
       <c r="D232" t="s">
+        <v>324</v>
+      </c>
+      <c r="E232" s="2" t="s">
         <v>914</v>
       </c>
-      <c r="E232" s="2" t="s">
+      <c r="F232" s="2" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B233" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="C233" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D233" t="s">
         <v>918</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>919</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B234" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="C234" t="s">
         <v>921</v>
       </c>
       <c r="D234" t="s">
         <v>922</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>923</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B235" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="C235" t="s">
         <v>925</v>
       </c>
       <c r="D235" t="s">
         <v>926</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B236" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="C236" t="s">
         <v>929</v>
       </c>
       <c r="D236" t="s">
         <v>930</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B237" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="C237" t="s">
         <v>933</v>
       </c>
       <c r="D237" t="s">
         <v>934</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
+        <v>916</v>
+      </c>
+      <c r="B238" t="s">
+        <v>917</v>
+      </c>
+      <c r="C238" t="s">
         <v>937</v>
       </c>
-      <c r="B238" t="s">
+      <c r="D238" t="s">
         <v>938</v>
       </c>
-      <c r="C238" t="s">
+      <c r="E238" s="2" t="s">
         <v>939</v>
       </c>
-      <c r="D238" t="s">
-[...2 lines deleted...]
-      <c r="E238" s="2" t="s">
+      <c r="F238" s="2" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>937</v>
+        <v>916</v>
       </c>
       <c r="B239" t="s">
-        <v>938</v>
+        <v>917</v>
       </c>
       <c r="C239" t="s">
+        <v>941</v>
+      </c>
+      <c r="D239" t="s">
         <v>942</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" s="2" t="s">
         <v>943</v>
       </c>
-      <c r="E239" s="2" t="s">
+      <c r="F239" s="2" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B240" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C240" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="D240" t="s">
         <v>947</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B241" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C241" t="s">
         <v>950</v>
       </c>
       <c r="D241" t="s">
         <v>951</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B242" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C242" t="s">
         <v>954</v>
       </c>
       <c r="D242" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B243" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C243" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="D243" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B244" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C244" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D244" t="s">
         <v>962</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B245" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C245" t="s">
         <v>965</v>
       </c>
       <c r="D245" t="s">
         <v>966</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B246" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C246" t="s">
         <v>969</v>
       </c>
       <c r="D246" t="s">
         <v>970</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B247" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C247" t="s">
         <v>973</v>
       </c>
       <c r="D247" t="s">
         <v>974</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B248" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C248" t="s">
         <v>977</v>
       </c>
       <c r="D248" t="s">
         <v>978</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="B249" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C249" t="s">
         <v>981</v>
       </c>
       <c r="D249" t="s">
         <v>982</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>983</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
+        <v>945</v>
+      </c>
+      <c r="B250" t="s">
+        <v>946</v>
+      </c>
+      <c r="C250" t="s">
         <v>985</v>
       </c>
-      <c r="B250" t="s">
+      <c r="D250" t="s">
         <v>986</v>
       </c>
-      <c r="C250" t="s">
+      <c r="E250" s="2" t="s">
         <v>987</v>
       </c>
-      <c r="D250" t="s">
+      <c r="F250" s="2" t="s">
         <v>988</v>
-      </c>
-[...4 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>985</v>
+        <v>945</v>
       </c>
       <c r="B251" t="s">
-        <v>986</v>
+        <v>946</v>
       </c>
       <c r="C251" t="s">
+        <v>989</v>
+      </c>
+      <c r="D251" t="s">
+        <v>990</v>
+      </c>
+      <c r="E251" s="2" t="s">
         <v>991</v>
       </c>
-      <c r="D251" t="s">
+      <c r="F251" s="2" t="s">
         <v>992</v>
-      </c>
-[...4 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B252" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C252" t="s">
         <v>995</v>
       </c>
       <c r="D252" t="s">
         <v>996</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B253" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C253" t="s">
         <v>999</v>
       </c>
       <c r="D253" t="s">
         <v>1000</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B254" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C254" t="s">
         <v>1003</v>
       </c>
       <c r="D254" t="s">
         <v>1004</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B255" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C255" t="s">
         <v>1007</v>
       </c>
       <c r="D255" t="s">
         <v>1008</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B256" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C256" t="s">
         <v>1011</v>
       </c>
       <c r="D256" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B257" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C257" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D257" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B258" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C258" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="D258" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B259" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C259" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D259" t="s">
         <v>1022</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B260" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C260" t="s">
         <v>1025</v>
       </c>
       <c r="D260" t="s">
         <v>1026</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B261" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C261" t="s">
         <v>1029</v>
       </c>
       <c r="D261" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B262" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C262" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D262" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B263" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C263" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="D263" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B264" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C264" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D264" t="s">
         <v>1040</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B265" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C265" t="s">
         <v>1043</v>
       </c>
       <c r="D265" t="s">
         <v>1044</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B266" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C266" t="s">
         <v>1047</v>
       </c>
       <c r="D266" t="s">
         <v>1048</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B267" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C267" t="s">
         <v>1051</v>
       </c>
       <c r="D267" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B268" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C268" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="D268" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B269" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C269" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D269" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B270" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C270" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D270" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B271" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C271" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D271" t="s">
         <v>1066</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B272" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C272" t="s">
         <v>1069</v>
       </c>
       <c r="D272" t="s">
         <v>1070</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B273" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C273" t="s">
         <v>1073</v>
       </c>
       <c r="D273" t="s">
         <v>1074</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B274" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C274" t="s">
         <v>1077</v>
       </c>
       <c r="D274" t="s">
         <v>1078</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B275" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C275" t="s">
         <v>1081</v>
       </c>
       <c r="D275" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B276" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C276" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D276" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B277" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C277" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="D277" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B278" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C278" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D278" t="s">
         <v>1092</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B279" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C279" t="s">
         <v>1095</v>
       </c>
       <c r="D279" t="s">
         <v>1096</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B280" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C280" t="s">
         <v>1099</v>
       </c>
       <c r="D280" t="s">
         <v>1100</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B281" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C281" t="s">
         <v>1103</v>
       </c>
       <c r="D281" t="s">
         <v>1104</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B282" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C282" t="s">
         <v>1107</v>
       </c>
       <c r="D282" t="s">
         <v>1108</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B283" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C283" t="s">
         <v>1111</v>
       </c>
       <c r="D283" t="s">
         <v>1112</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B284" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C284" t="s">
         <v>1115</v>
       </c>
       <c r="D284" t="s">
         <v>1116</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B285" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C285" t="s">
         <v>1119</v>
       </c>
       <c r="D285" t="s">
         <v>1120</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B286" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C286" t="s">
         <v>1123</v>
       </c>
       <c r="D286" t="s">
         <v>1124</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B287" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C287" t="s">
         <v>1127</v>
       </c>
       <c r="D287" t="s">
         <v>1128</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B288" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C288" t="s">
         <v>1131</v>
       </c>
       <c r="D288" t="s">
         <v>1132</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B289" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C289" t="s">
         <v>1135</v>
       </c>
       <c r="D289" t="s">
         <v>1136</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B290" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C290" t="s">
         <v>1139</v>
       </c>
       <c r="D290" t="s">
         <v>1140</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B291" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C291" t="s">
         <v>1143</v>
       </c>
       <c r="D291" t="s">
         <v>1144</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B292" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C292" t="s">
         <v>1147</v>
       </c>
       <c r="D292" t="s">
         <v>1148</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B293" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C293" t="s">
         <v>1151</v>
       </c>
       <c r="D293" t="s">
         <v>1152</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B294" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C294" t="s">
         <v>1155</v>
       </c>
       <c r="D294" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B295" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C295" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D295" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B296" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C296" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D296" t="s">
         <v>1163</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B297" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C297" t="s">
         <v>1166</v>
       </c>
       <c r="D297" t="s">
         <v>1167</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B298" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C298" t="s">
         <v>1170</v>
       </c>
       <c r="D298" t="s">
         <v>1171</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B299" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C299" t="s">
         <v>1174</v>
       </c>
       <c r="D299" t="s">
         <v>1175</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B300" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C300" t="s">
         <v>1178</v>
       </c>
       <c r="D300" t="s">
         <v>1179</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B301" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C301" t="s">
         <v>1182</v>
       </c>
       <c r="D301" t="s">
         <v>1183</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B302" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C302" t="s">
         <v>1186</v>
       </c>
       <c r="D302" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B303" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C303" t="s">
-        <v>894</v>
+        <v>1190</v>
       </c>
       <c r="D303" t="s">
-        <v>895</v>
+        <v>1191</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B304" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C304" t="s">
-        <v>898</v>
+        <v>1194</v>
       </c>
       <c r="D304" t="s">
-        <v>899</v>
+        <v>1194</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B305" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C305" t="s">
-        <v>1193</v>
+        <v>902</v>
       </c>
       <c r="D305" t="s">
-        <v>1194</v>
+        <v>903</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B306" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C306" t="s">
-        <v>1197</v>
+        <v>906</v>
       </c>
       <c r="D306" t="s">
-        <v>1198</v>
+        <v>907</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B307" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C307" t="s">
         <v>1201</v>
       </c>
       <c r="D307" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B308" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C308" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D308" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B309" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C309" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D309" t="s">
         <v>1209</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1210</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B310" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C310" t="s">
         <v>1212</v>
       </c>
       <c r="D310" t="s">
         <v>1213</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1215</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B311" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C311" t="s">
         <v>1216</v>
       </c>
       <c r="D311" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B312" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C312" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D312" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B313" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C313" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D313" t="s">
         <v>1224</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="B314" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C314" t="s">
         <v>1227</v>
       </c>
       <c r="D314" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1230</v>
+        <v>993</v>
       </c>
       <c r="B315" t="s">
+        <v>994</v>
+      </c>
+      <c r="C315" t="s">
         <v>1231</v>
       </c>
-      <c r="C315" t="s">
+      <c r="D315" t="s">
         <v>1232</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" s="2" t="s">
         <v>1233</v>
       </c>
-      <c r="E315" s="2" t="s">
+      <c r="F315" s="2" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1230</v>
+        <v>993</v>
       </c>
       <c r="B316" t="s">
-        <v>1231</v>
+        <v>994</v>
       </c>
       <c r="C316" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E316" s="2" t="s">
         <v>1236</v>
       </c>
-      <c r="D316" t="s">
+      <c r="F316" s="2" t="s">
         <v>1237</v>
-      </c>
-[...4 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B317" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C317" t="s">
         <v>1240</v>
       </c>
       <c r="D317" t="s">
         <v>1241</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B318" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C318" t="s">
         <v>1244</v>
       </c>
       <c r="D318" t="s">
         <v>1245</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B319" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C319" t="s">
         <v>1248</v>
       </c>
       <c r="D319" t="s">
         <v>1249</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B320" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C320" t="s">
         <v>1252</v>
       </c>
       <c r="D320" t="s">
         <v>1253</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1254</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1255</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B321" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C321" t="s">
         <v>1256</v>
       </c>
       <c r="D321" t="s">
         <v>1257</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1258</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B322" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C322" t="s">
         <v>1260</v>
       </c>
       <c r="D322" t="s">
         <v>1261</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B323" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C323" t="s">
         <v>1264</v>
       </c>
       <c r="D323" t="s">
         <v>1265</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B324" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C324" t="s">
         <v>1268</v>
       </c>
       <c r="D324" t="s">
         <v>1269</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B325" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C325" t="s">
         <v>1272</v>
       </c>
       <c r="D325" t="s">
         <v>1273</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B326" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C326" t="s">
         <v>1276</v>
       </c>
       <c r="D326" t="s">
         <v>1277</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B327" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C327" t="s">
         <v>1280</v>
       </c>
       <c r="D327" t="s">
         <v>1281</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B328" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C328" t="s">
         <v>1284</v>
       </c>
       <c r="D328" t="s">
         <v>1285</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B329" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C329" t="s">
         <v>1288</v>
       </c>
       <c r="D329" t="s">
         <v>1289</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B330" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C330" t="s">
         <v>1292</v>
       </c>
       <c r="D330" t="s">
         <v>1293</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B331" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C331" t="s">
         <v>1296</v>
       </c>
       <c r="D331" t="s">
         <v>1297</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B332" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C332" t="s">
         <v>1300</v>
       </c>
       <c r="D332" t="s">
         <v>1301</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="B333" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C333" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="D333" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1306</v>
+        <v>1238</v>
       </c>
       <c r="B334" t="s">
-        <v>1307</v>
+        <v>1239</v>
       </c>
       <c r="C334" t="s">
         <v>1308</v>
       </c>
       <c r="D334" t="s">
         <v>1309</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1310</v>
+        <v>1302</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1311</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1306</v>
+        <v>1238</v>
       </c>
       <c r="B335" t="s">
-        <v>1307</v>
+        <v>1239</v>
       </c>
       <c r="C335" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E335" s="2" t="s">
         <v>1312</v>
       </c>
-      <c r="D335" t="s">
+      <c r="F335" s="2" t="s">
         <v>1313</v>
-      </c>
-[...4 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B336" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C336" t="s">
         <v>1316</v>
       </c>
       <c r="D336" t="s">
         <v>1317</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B337" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C337" t="s">
         <v>1320</v>
       </c>
       <c r="D337" t="s">
         <v>1321</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B338" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C338" t="s">
         <v>1324</v>
       </c>
       <c r="D338" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B339" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C339" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="D339" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B340" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C340" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D340" t="s">
         <v>1332</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B341" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C341" t="s">
         <v>1335</v>
       </c>
       <c r="D341" t="s">
         <v>1336</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B342" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C342" t="s">
         <v>1339</v>
       </c>
       <c r="D342" t="s">
         <v>1340</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B343" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C343" t="s">
         <v>1343</v>
       </c>
       <c r="D343" t="s">
         <v>1344</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B344" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C344" t="s">
         <v>1347</v>
       </c>
       <c r="D344" t="s">
         <v>1348</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B345" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C345" t="s">
         <v>1351</v>
       </c>
       <c r="D345" t="s">
         <v>1352</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B346" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C346" t="s">
         <v>1355</v>
       </c>
       <c r="D346" t="s">
         <v>1356</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B347" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C347" t="s">
         <v>1359</v>
       </c>
       <c r="D347" t="s">
         <v>1360</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B348" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C348" t="s">
         <v>1363</v>
       </c>
       <c r="D348" t="s">
         <v>1364</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B349" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C349" t="s">
         <v>1367</v>
       </c>
       <c r="D349" t="s">
         <v>1368</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B350" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C350" t="s">
         <v>1371</v>
       </c>
       <c r="D350" t="s">
         <v>1372</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B351" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C351" t="s">
         <v>1375</v>
       </c>
       <c r="D351" t="s">
         <v>1376</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B352" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C352" t="s">
         <v>1379</v>
       </c>
       <c r="D352" t="s">
         <v>1380</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B353" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C353" t="s">
         <v>1383</v>
       </c>
       <c r="D353" t="s">
         <v>1384</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C354" t="s">
         <v>1387</v>
       </c>
-      <c r="B354" t="s">
+      <c r="D354" t="s">
         <v>1388</v>
       </c>
-      <c r="C354" t="s">
+      <c r="E354" s="2" t="s">
         <v>1389</v>
       </c>
-      <c r="D354" t="s">
+      <c r="F354" s="2" t="s">
         <v>1390</v>
-      </c>
-[...4 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1387</v>
+        <v>1314</v>
       </c>
       <c r="B355" t="s">
-        <v>1388</v>
+        <v>1315</v>
       </c>
       <c r="C355" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E355" s="2" t="s">
         <v>1393</v>
       </c>
-      <c r="D355" t="s">
+      <c r="F355" s="2" t="s">
         <v>1394</v>
-      </c>
-[...4 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="B356" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="C356" t="s">
         <v>1397</v>
       </c>
       <c r="D356" t="s">
         <v>1398</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1399</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="B357" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="C357" t="s">
         <v>1401</v>
       </c>
       <c r="D357" t="s">
         <v>1402</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="B358" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="C358" t="s">
         <v>1405</v>
       </c>
       <c r="D358" t="s">
         <v>1406</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1408</v>
+        <v>1395</v>
       </c>
       <c r="B359" t="s">
-        <v>1408</v>
+        <v>1396</v>
       </c>
       <c r="C359" t="s">
-        <v>222</v>
+        <v>1409</v>
       </c>
       <c r="D359" t="s">
-        <v>223</v>
+        <v>1410</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>224</v>
+        <v>1411</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>225</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1408</v>
+        <v>1395</v>
       </c>
       <c r="B360" t="s">
-        <v>1408</v>
+        <v>1396</v>
       </c>
       <c r="C360" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="D360" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1408</v>
+        <v>1416</v>
       </c>
       <c r="B361" t="s">
-        <v>1408</v>
+        <v>1416</v>
       </c>
       <c r="C361" t="s">
-        <v>1413</v>
+        <v>226</v>
       </c>
       <c r="D361" t="s">
-        <v>1414</v>
+        <v>227</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1415</v>
+        <v>228</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1416</v>
+        <v>229</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C362" t="s">
         <v>1417</v>
       </c>
-      <c r="B362" t="s">
+      <c r="D362" t="s">
         <v>1418</v>
       </c>
-      <c r="C362" t="s">
+      <c r="E362" s="2" t="s">
         <v>1419</v>
       </c>
-      <c r="D362" t="s">
-[...2 lines deleted...]
-      <c r="E362" s="2" t="s">
+      <c r="F362" s="2" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="B363" t="s">
-        <v>1418</v>
+        <v>1416</v>
       </c>
       <c r="C363" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D363" t="s">
         <v>1422</v>
       </c>
-      <c r="D363" t="s">
+      <c r="E363" s="2" t="s">
         <v>1423</v>
       </c>
-      <c r="E363" s="2" t="s">
+      <c r="F363" s="2" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B364" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C364" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="D364" t="s">
         <v>1427</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B365" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C365" t="s">
         <v>1430</v>
       </c>
       <c r="D365" t="s">
         <v>1431</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1432</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B366" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C366" t="s">
         <v>1434</v>
       </c>
       <c r="D366" t="s">
         <v>1435</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B367" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C367" t="s">
         <v>1438</v>
       </c>
       <c r="D367" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B368" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C368" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D368" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B369" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C369" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="D369" t="s">
         <v>1446</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B370" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C370" t="s">
         <v>1449</v>
       </c>
       <c r="D370" t="s">
         <v>1450</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B371" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C371" t="s">
         <v>1453</v>
       </c>
       <c r="D371" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B372" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C372" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D372" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B373" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C373" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D373" t="s">
         <v>1461</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B374" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C374" t="s">
         <v>1464</v>
       </c>
       <c r="D374" t="s">
         <v>1465</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B375" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C375" t="s">
         <v>1468</v>
       </c>
       <c r="D375" t="s">
         <v>1469</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B376" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C376" t="s">
         <v>1472</v>
       </c>
       <c r="D376" t="s">
         <v>1473</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B377" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C377" t="s">
         <v>1476</v>
       </c>
       <c r="D377" t="s">
         <v>1477</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B378" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C378" t="s">
         <v>1480</v>
       </c>
       <c r="D378" t="s">
         <v>1481</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B379" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C379" t="s">
         <v>1484</v>
       </c>
       <c r="D379" t="s">
         <v>1485</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B380" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C380" t="s">
         <v>1488</v>
       </c>
       <c r="D380" t="s">
         <v>1489</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B381" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C381" t="s">
         <v>1492</v>
       </c>
       <c r="D381" t="s">
         <v>1493</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B382" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C382" t="s">
         <v>1496</v>
       </c>
       <c r="D382" t="s">
         <v>1497</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B383" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C383" t="s">
         <v>1500</v>
       </c>
       <c r="D383" t="s">
         <v>1501</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B384" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C384" t="s">
         <v>1504</v>
       </c>
       <c r="D384" t="s">
         <v>1505</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1506</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B385" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C385" t="s">
         <v>1508</v>
       </c>
       <c r="D385" t="s">
         <v>1509</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B386" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C386" t="s">
         <v>1512</v>
       </c>
       <c r="D386" t="s">
         <v>1513</v>
       </c>
-      <c r="E386" s="2"/>
-      <c r="F386" s="2"/>
+      <c r="E386" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F386" s="2" t="s">
+        <v>1515</v>
+      </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B387" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C387" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="D387" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B388" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C388" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="D388" t="s">
-        <v>1519</v>
-[...4 lines deleted...]
-      <c r="F388" s="2" t="s">
         <v>1521</v>
       </c>
+      <c r="E388" s="2"/>
+      <c r="F388" s="2"/>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B389" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C389" t="s">
         <v>1522</v>
       </c>
       <c r="D389" t="s">
         <v>1523</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B390" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C390" t="s">
         <v>1526</v>
       </c>
       <c r="D390" t="s">
         <v>1527</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B391" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C391" t="s">
         <v>1530</v>
       </c>
       <c r="D391" t="s">
         <v>1531</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B392" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C392" t="s">
         <v>1534</v>
       </c>
       <c r="D392" t="s">
         <v>1535</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B393" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C393" t="s">
         <v>1538</v>
       </c>
       <c r="D393" t="s">
         <v>1539</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B394" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C394" t="s">
         <v>1542</v>
       </c>
       <c r="D394" t="s">
         <v>1543</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B395" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C395" t="s">
         <v>1546</v>
       </c>
       <c r="D395" t="s">
         <v>1547</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>1548</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B396" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C396" t="s">
         <v>1550</v>
       </c>
       <c r="D396" t="s">
         <v>1551</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B397" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C397" t="s">
         <v>1554</v>
       </c>
       <c r="D397" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B398" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C398" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="D398" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B399" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C399" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D399" t="s">
         <v>1562</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B400" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C400" t="s">
-        <v>570</v>
+        <v>1565</v>
       </c>
       <c r="D400" t="s">
-        <v>571</v>
+        <v>1566</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B401" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C401" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="D401" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B402" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C402" t="s">
-        <v>1571</v>
+        <v>574</v>
       </c>
       <c r="D402" t="s">
-        <v>1572</v>
+        <v>575</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B403" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C403" t="s">
         <v>1575</v>
       </c>
       <c r="D403" t="s">
         <v>1576</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B404" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C404" t="s">
         <v>1579</v>
       </c>
       <c r="D404" t="s">
         <v>1580</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B405" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C405" t="s">
         <v>1583</v>
       </c>
       <c r="D405" t="s">
         <v>1584</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1585</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B406" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C406" t="s">
         <v>1587</v>
       </c>
       <c r="D406" t="s">
         <v>1588</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B407" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C407" t="s">
         <v>1591</v>
       </c>
       <c r="D407" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B408" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C408" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D408" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B409" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C409" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="D409" t="s">
         <v>1599</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1600</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B410" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C410" t="s">
         <v>1602</v>
       </c>
       <c r="D410" t="s">
         <v>1603</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1604</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B411" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C411" t="s">
         <v>1606</v>
       </c>
       <c r="D411" t="s">
         <v>1607</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1608</v>
       </c>
       <c r="F411" s="2" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B412" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C412" t="s">
         <v>1610</v>
       </c>
       <c r="D412" t="s">
         <v>1611</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>1612</v>
       </c>
       <c r="F412" s="2" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B413" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C413" t="s">
         <v>1614</v>
       </c>
       <c r="D413" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B414" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C414" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="D414" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B415" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C415" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D415" t="s">
         <v>1622</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="B416" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C416" t="s">
         <v>1625</v>
       </c>
       <c r="D416" t="s">
         <v>1626</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="F416" s="2" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C417" t="s">
         <v>1629</v>
       </c>
-      <c r="B417" t="s">
+      <c r="D417" t="s">
         <v>1630</v>
       </c>
-      <c r="C417" t="s">
+      <c r="E417" s="2" t="s">
         <v>1631</v>
       </c>
-      <c r="D417" t="s">
+      <c r="F417" s="2" t="s">
         <v>1632</v>
-      </c>
-[...4 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1629</v>
+        <v>1425</v>
       </c>
       <c r="B418" t="s">
-        <v>1630</v>
+        <v>1426</v>
       </c>
       <c r="C418" t="s">
-        <v>351</v>
+        <v>1633</v>
       </c>
       <c r="D418" t="s">
-        <v>352</v>
+        <v>1634</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1635</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B419" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C419" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="D419" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B420" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C420" t="s">
-        <v>1640</v>
+        <v>355</v>
       </c>
       <c r="D420" t="s">
-        <v>1641</v>
+        <v>356</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B421" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C421" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="D421" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B422" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C422" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="D422" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B423" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C423" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="D423" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B424" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C424" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D424" t="s">
         <v>1655</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>1656</v>
       </c>
       <c r="F424" s="2" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B425" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C425" t="s">
         <v>1658</v>
       </c>
       <c r="D425" t="s">
         <v>1659</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>1660</v>
       </c>
       <c r="F425" s="2" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B426" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C426" t="s">
         <v>1662</v>
       </c>
       <c r="D426" t="s">
         <v>1663</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>1664</v>
       </c>
       <c r="F426" s="2" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B427" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C427" t="s">
         <v>1666</v>
       </c>
       <c r="D427" t="s">
         <v>1667</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>1668</v>
       </c>
       <c r="F427" s="2" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B428" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C428" t="s">
         <v>1670</v>
       </c>
       <c r="D428" t="s">
         <v>1671</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>1672</v>
       </c>
       <c r="F428" s="2" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B429" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C429" t="s">
         <v>1674</v>
       </c>
       <c r="D429" t="s">
         <v>1675</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>1676</v>
       </c>
       <c r="F429" s="2" t="s">
         <v>1677</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B430" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C430" t="s">
         <v>1678</v>
       </c>
       <c r="D430" t="s">
         <v>1679</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>1680</v>
       </c>
       <c r="F430" s="2" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B431" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C431" t="s">
         <v>1682</v>
       </c>
       <c r="D431" t="s">
         <v>1683</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>1684</v>
       </c>
       <c r="F431" s="2" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B432" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C432" t="s">
         <v>1686</v>
       </c>
       <c r="D432" t="s">
         <v>1687</v>
       </c>
       <c r="E432" s="2" t="s">
         <v>1688</v>
       </c>
       <c r="F432" s="2" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B433" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C433" t="s">
         <v>1690</v>
       </c>
       <c r="D433" t="s">
         <v>1691</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>1692</v>
       </c>
       <c r="F433" s="2" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B434" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C434" t="s">
         <v>1694</v>
       </c>
       <c r="D434" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1697</v>
+        <v>1637</v>
       </c>
       <c r="B435" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C435" t="s">
         <v>1698</v>
       </c>
-      <c r="C435" t="s">
+      <c r="D435" t="s">
         <v>1699</v>
       </c>
-      <c r="D435" t="s">
+      <c r="E435" s="2" t="s">
         <v>1700</v>
       </c>
-      <c r="E435" s="2" t="s">
+      <c r="F435" s="2" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1697</v>
+        <v>1637</v>
       </c>
       <c r="B436" t="s">
-        <v>1698</v>
+        <v>1638</v>
       </c>
       <c r="C436" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E436" s="2" t="s">
         <v>1703</v>
       </c>
-      <c r="D436" t="s">
+      <c r="F436" s="2" t="s">
         <v>1704</v>
-      </c>
-[...4 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B437" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C437" t="s">
         <v>1707</v>
       </c>
       <c r="D437" t="s">
         <v>1708</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="F437" s="2" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B438" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C438" t="s">
-        <v>295</v>
+        <v>1711</v>
       </c>
       <c r="D438" t="s">
-        <v>296</v>
+        <v>1712</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B439" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C439" t="s">
-        <v>514</v>
+        <v>1715</v>
       </c>
       <c r="D439" t="s">
-        <v>515</v>
+        <v>1716</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B440" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C440" t="s">
-        <v>530</v>
+        <v>299</v>
       </c>
       <c r="D440" t="s">
-        <v>531</v>
+        <v>300</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B441" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C441" t="s">
-        <v>1717</v>
+        <v>518</v>
       </c>
       <c r="D441" t="s">
-        <v>1718</v>
+        <v>519</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B442" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C442" t="s">
-        <v>1721</v>
+        <v>534</v>
       </c>
       <c r="D442" t="s">
-        <v>1722</v>
+        <v>535</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>1723</v>
       </c>
       <c r="F442" s="2" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B443" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C443" t="s">
-        <v>303</v>
+        <v>1725</v>
       </c>
       <c r="D443" t="s">
-        <v>304</v>
+        <v>1726</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>305</v>
+        <v>1727</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>306</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B444" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C444" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="D444" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B445" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C445" t="s">
-        <v>1729</v>
+        <v>307</v>
       </c>
       <c r="D445" t="s">
-        <v>1730</v>
+        <v>308</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1731</v>
+        <v>309</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1732</v>
+        <v>310</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B446" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C446" t="s">
         <v>1733</v>
       </c>
       <c r="D446" t="s">
         <v>1734</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>1735</v>
       </c>
       <c r="F446" s="2" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B447" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C447" t="s">
-        <v>311</v>
+        <v>1737</v>
       </c>
       <c r="D447" t="s">
-        <v>312</v>
+        <v>1738</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>313</v>
+        <v>1739</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>314</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B448" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C448" t="s">
-        <v>894</v>
+        <v>1741</v>
       </c>
       <c r="D448" t="s">
-        <v>895</v>
+        <v>1742</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1189</v>
+        <v>1743</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1190</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B449" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C449" t="s">
-        <v>1737</v>
+        <v>315</v>
       </c>
       <c r="D449" t="s">
-        <v>1738</v>
+        <v>316</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1739</v>
+        <v>317</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1740</v>
+        <v>318</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B450" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C450" t="s">
         <v>902</v>
       </c>
       <c r="D450" t="s">
         <v>903</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1741</v>
+        <v>1197</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1742</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B451" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C451" t="s">
-        <v>319</v>
+        <v>1745</v>
       </c>
       <c r="D451" t="s">
-        <v>320</v>
+        <v>1746</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>321</v>
+        <v>1747</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>322</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B452" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C452" t="s">
-        <v>606</v>
+        <v>910</v>
       </c>
       <c r="D452" t="s">
-        <v>607</v>
+        <v>911</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>608</v>
+        <v>1749</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>609</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="B453" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="C453" t="s">
-        <v>1743</v>
+        <v>323</v>
       </c>
       <c r="D453" t="s">
-        <v>1744</v>
+        <v>324</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1745</v>
+        <v>325</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1746</v>
+        <v>326</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1747</v>
+        <v>1705</v>
       </c>
       <c r="B454" t="s">
-        <v>1748</v>
+        <v>1706</v>
       </c>
       <c r="C454" t="s">
-        <v>1749</v>
+        <v>610</v>
       </c>
       <c r="D454" t="s">
-        <v>1750</v>
+        <v>611</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1751</v>
+        <v>612</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1752</v>
+        <v>613</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1747</v>
+        <v>1705</v>
       </c>
       <c r="B455" t="s">
-        <v>1748</v>
+        <v>1706</v>
       </c>
       <c r="C455" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E455" s="2" t="s">
         <v>1753</v>
       </c>
-      <c r="D455" t="s">
+      <c r="F455" s="2" t="s">
         <v>1754</v>
-      </c>
-[...4 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B456" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C456" t="s">
         <v>1757</v>
       </c>
       <c r="D456" t="s">
         <v>1758</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>1759</v>
       </c>
       <c r="F456" s="2" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B457" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C457" t="s">
         <v>1761</v>
       </c>
       <c r="D457" t="s">
         <v>1762</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>1763</v>
       </c>
       <c r="F457" s="2" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B458" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C458" t="s">
         <v>1765</v>
       </c>
       <c r="D458" t="s">
         <v>1766</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>1767</v>
       </c>
       <c r="F458" s="2" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B459" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C459" t="s">
         <v>1769</v>
       </c>
       <c r="D459" t="s">
         <v>1770</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>1771</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B460" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C460" t="s">
         <v>1773</v>
       </c>
       <c r="D460" t="s">
         <v>1774</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>1775</v>
       </c>
       <c r="F460" s="2" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B461" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C461" t="s">
         <v>1777</v>
       </c>
       <c r="D461" t="s">
         <v>1778</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>1779</v>
       </c>
       <c r="F461" s="2" t="s">
         <v>1780</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B462" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C462" t="s">
         <v>1781</v>
       </c>
       <c r="D462" t="s">
         <v>1782</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>1783</v>
       </c>
       <c r="F462" s="2" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B463" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C463" t="s">
         <v>1785</v>
       </c>
       <c r="D463" t="s">
         <v>1786</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>1787</v>
       </c>
       <c r="F463" s="2" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B464" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C464" t="s">
         <v>1789</v>
       </c>
       <c r="D464" t="s">
         <v>1790</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>1791</v>
       </c>
       <c r="F464" s="2" t="s">
         <v>1792</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B465" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C465" t="s">
         <v>1793</v>
       </c>
       <c r="D465" t="s">
         <v>1794</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>1795</v>
       </c>
       <c r="F465" s="2" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B466" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C466" t="s">
         <v>1797</v>
       </c>
       <c r="D466" t="s">
         <v>1798</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>1799</v>
       </c>
       <c r="F466" s="2" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B467" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C467" t="s">
         <v>1801</v>
       </c>
       <c r="D467" t="s">
         <v>1802</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>1803</v>
       </c>
       <c r="F467" s="2" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B468" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C468" t="s">
         <v>1805</v>
       </c>
       <c r="D468" t="s">
         <v>1806</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>1807</v>
       </c>
       <c r="F468" s="2" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B469" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C469" t="s">
         <v>1809</v>
       </c>
       <c r="D469" t="s">
         <v>1810</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>1811</v>
       </c>
       <c r="F469" s="2" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B470" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C470" t="s">
         <v>1813</v>
       </c>
       <c r="D470" t="s">
         <v>1814</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>1815</v>
       </c>
       <c r="F470" s="2" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B471" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C471" t="s">
         <v>1817</v>
       </c>
       <c r="D471" t="s">
         <v>1818</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>1819</v>
       </c>
       <c r="F471" s="2" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B472" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C472" t="s">
         <v>1821</v>
       </c>
       <c r="D472" t="s">
         <v>1822</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>1823</v>
       </c>
       <c r="F472" s="2" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B473" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C473" t="s">
         <v>1825</v>
       </c>
       <c r="D473" t="s">
         <v>1826</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>1827</v>
       </c>
       <c r="F473" s="2" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B474" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C474" t="s">
         <v>1829</v>
       </c>
       <c r="D474" t="s">
         <v>1830</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>1831</v>
       </c>
       <c r="F474" s="2" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B475" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C475" t="s">
         <v>1833</v>
       </c>
       <c r="D475" t="s">
         <v>1834</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>1835</v>
       </c>
       <c r="F475" s="2" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B476" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C476" t="s">
         <v>1837</v>
       </c>
       <c r="D476" t="s">
         <v>1838</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>1839</v>
       </c>
       <c r="F476" s="2" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B477" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C477" t="s">
         <v>1841</v>
       </c>
       <c r="D477" t="s">
         <v>1842</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>1843</v>
       </c>
       <c r="F477" s="2" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B478" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C478" t="s">
         <v>1845</v>
       </c>
       <c r="D478" t="s">
         <v>1846</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>1847</v>
       </c>
       <c r="F478" s="2" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B479" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C479" t="s">
         <v>1849</v>
       </c>
       <c r="D479" t="s">
         <v>1850</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="F479" s="2" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B480" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C480" t="s">
         <v>1853</v>
       </c>
       <c r="D480" t="s">
         <v>1854</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>1855</v>
       </c>
       <c r="F480" s="2" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B481" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C481" t="s">
         <v>1857</v>
       </c>
       <c r="D481" t="s">
         <v>1858</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>1859</v>
       </c>
       <c r="F481" s="2" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B482" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C482" t="s">
         <v>1861</v>
       </c>
       <c r="D482" t="s">
         <v>1862</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>1863</v>
       </c>
       <c r="F482" s="2" t="s">
         <v>1864</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B483" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C483" t="s">
         <v>1865</v>
       </c>
       <c r="D483" t="s">
         <v>1866</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="F483" s="2" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B484" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C484" t="s">
         <v>1869</v>
       </c>
       <c r="D484" t="s">
         <v>1870</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>1871</v>
       </c>
       <c r="F484" s="2" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B485" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C485" t="s">
         <v>1873</v>
       </c>
       <c r="D485" t="s">
         <v>1874</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="F485" s="2" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B486" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C486" t="s">
         <v>1877</v>
       </c>
       <c r="D486" t="s">
         <v>1878</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>1879</v>
       </c>
       <c r="F486" s="2" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B487" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C487" t="s">
         <v>1881</v>
       </c>
       <c r="D487" t="s">
         <v>1882</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>1883</v>
       </c>
       <c r="F487" s="2" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B488" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C488" t="s">
         <v>1885</v>
       </c>
       <c r="D488" t="s">
         <v>1886</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>1887</v>
       </c>
       <c r="F488" s="2" t="s">
         <v>1888</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B489" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C489" t="s">
         <v>1889</v>
       </c>
       <c r="D489" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B490" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C490" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="D490" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B491" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C491" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="D491" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B492" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C492" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="D492" t="s">
         <v>1900</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>1901</v>
       </c>
       <c r="F492" s="2" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B493" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C493" t="s">
         <v>1903</v>
       </c>
       <c r="D493" t="s">
         <v>1904</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>1905</v>
       </c>
       <c r="F493" s="2" t="s">
         <v>1906</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B494" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C494" t="s">
         <v>1907</v>
       </c>
       <c r="D494" t="s">
         <v>1908</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>1909</v>
       </c>
       <c r="F494" s="2" t="s">
         <v>1910</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B495" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C495" t="s">
         <v>1911</v>
       </c>
       <c r="D495" t="s">
         <v>1912</v>
       </c>
       <c r="E495" s="2" t="s">
         <v>1913</v>
       </c>
       <c r="F495" s="2" t="s">
         <v>1914</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C496" t="s">
         <v>1915</v>
       </c>
-      <c r="B496" t="s">
+      <c r="D496" t="s">
         <v>1916</v>
       </c>
-      <c r="C496" t="s">
+      <c r="E496" s="2" t="s">
         <v>1917</v>
       </c>
-      <c r="D496" t="s">
+      <c r="F496" s="2" t="s">
         <v>1918</v>
-      </c>
-[...4 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1915</v>
+        <v>1755</v>
       </c>
       <c r="B497" t="s">
-        <v>1916</v>
+        <v>1756</v>
       </c>
       <c r="C497" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E497" s="2" t="s">
         <v>1921</v>
       </c>
-      <c r="D497" t="s">
+      <c r="F497" s="2" t="s">
         <v>1922</v>
-      </c>
-[...4 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1915</v>
+        <v>1923</v>
       </c>
       <c r="B498" t="s">
-        <v>1916</v>
+        <v>1924</v>
       </c>
       <c r="C498" t="s">
         <v>1925</v>
       </c>
       <c r="D498" t="s">
         <v>1926</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1927</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1915</v>
+        <v>1923</v>
       </c>
       <c r="B499" t="s">
-        <v>1916</v>
+        <v>1924</v>
       </c>
       <c r="C499" t="s">
         <v>1929</v>
       </c>
       <c r="D499" t="s">
         <v>1930</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>1931</v>
       </c>
       <c r="F499" s="2" t="s">
         <v>1932</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1915</v>
+        <v>1923</v>
       </c>
       <c r="B500" t="s">
-        <v>1916</v>
+        <v>1924</v>
       </c>
       <c r="C500" t="s">
         <v>1933</v>
       </c>
       <c r="D500" t="s">
         <v>1934</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>1935</v>
       </c>
       <c r="F500" s="2" t="s">
         <v>1936</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C501" t="s">
         <v>1937</v>
       </c>
-      <c r="B501" t="s">
+      <c r="D501" t="s">
         <v>1938</v>
       </c>
-      <c r="C501" t="s">
+      <c r="E501" s="2" t="s">
         <v>1939</v>
       </c>
-      <c r="D501" t="s">
+      <c r="F501" s="2" t="s">
         <v>1940</v>
-      </c>
-[...4 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1937</v>
+        <v>1923</v>
       </c>
       <c r="B502" t="s">
-        <v>1938</v>
+        <v>1924</v>
       </c>
       <c r="C502" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E502" s="2" t="s">
         <v>1943</v>
       </c>
-      <c r="D502" t="s">
+      <c r="F502" s="2" t="s">
         <v>1944</v>
-      </c>
-[...4 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="B503" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C503" t="s">
         <v>1947</v>
       </c>
       <c r="D503" t="s">
         <v>1948</v>
       </c>
       <c r="E503" s="2" t="s">
         <v>1949</v>
       </c>
       <c r="F503" s="2" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="B504" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C504" t="s">
         <v>1951</v>
       </c>
       <c r="D504" t="s">
         <v>1952</v>
       </c>
       <c r="E504" s="2" t="s">
         <v>1953</v>
       </c>
       <c r="F504" s="2" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="B505" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C505" t="s">
         <v>1955</v>
       </c>
       <c r="D505" t="s">
         <v>1956</v>
       </c>
       <c r="E505" s="2" t="s">
         <v>1957</v>
       </c>
       <c r="F505" s="2" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="B506" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C506" t="s">
         <v>1959</v>
       </c>
       <c r="D506" t="s">
         <v>1960</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>1961</v>
       </c>
       <c r="F506" s="2" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="B507" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C507" t="s">
         <v>1963</v>
       </c>
       <c r="D507" t="s">
         <v>1964</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>1965</v>
       </c>
       <c r="F507" s="2" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="B508" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C508" t="s">
-        <v>1889</v>
+        <v>1967</v>
       </c>
       <c r="D508" t="s">
-        <v>1889</v>
+        <v>1968</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1890</v>
+        <v>1969</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1891</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="B509" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C509" t="s">
-        <v>1892</v>
+        <v>1971</v>
       </c>
       <c r="D509" t="s">
-        <v>1892</v>
+        <v>1972</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1893</v>
+        <v>1973</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1894</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1967</v>
+        <v>1945</v>
       </c>
       <c r="B510" t="s">
-        <v>1968</v>
+        <v>1946</v>
       </c>
       <c r="C510" t="s">
-        <v>530</v>
+        <v>1897</v>
       </c>
       <c r="D510" t="s">
-        <v>531</v>
+        <v>1897</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1715</v>
+        <v>1898</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1716</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1967</v>
+        <v>1945</v>
       </c>
       <c r="B511" t="s">
-        <v>1968</v>
+        <v>1946</v>
       </c>
       <c r="C511" t="s">
-        <v>1969</v>
+        <v>1900</v>
       </c>
       <c r="D511" t="s">
-        <v>1970</v>
+        <v>1900</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1971</v>
+        <v>1901</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1616</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B512" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C512" t="s">
-        <v>1972</v>
+        <v>534</v>
       </c>
       <c r="D512" t="s">
-        <v>1973</v>
+        <v>535</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1974</v>
+        <v>1723</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1975</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B513" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C513" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="D513" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1979</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B514" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C514" t="s">
-        <v>925</v>
+        <v>1980</v>
       </c>
       <c r="D514" t="s">
-        <v>926</v>
+        <v>1981</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B515" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C515" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D515" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B516" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C516" t="s">
-        <v>1986</v>
+        <v>933</v>
       </c>
       <c r="D516" t="s">
-        <v>1987</v>
+        <v>934</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>1988</v>
       </c>
       <c r="F516" s="2" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B517" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C517" t="s">
-        <v>303</v>
+        <v>1990</v>
       </c>
       <c r="D517" t="s">
-        <v>304</v>
+        <v>1991</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>305</v>
+        <v>1992</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>306</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B518" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C518" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="D518" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B519" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C519" t="s">
-        <v>1994</v>
+        <v>307</v>
       </c>
       <c r="D519" t="s">
-        <v>1995</v>
+        <v>308</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1996</v>
+        <v>309</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1997</v>
+        <v>310</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B520" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C520" t="s">
         <v>1998</v>
       </c>
       <c r="D520" t="s">
         <v>1999</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>2000</v>
       </c>
       <c r="F520" s="2" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B521" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C521" t="s">
-        <v>311</v>
+        <v>2002</v>
       </c>
       <c r="D521" t="s">
-        <v>312</v>
+        <v>2003</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>313</v>
+        <v>2004</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>314</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B522" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C522" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="D522" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B523" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C523" t="s">
-        <v>2006</v>
+        <v>315</v>
       </c>
       <c r="D523" t="s">
-        <v>2007</v>
+        <v>316</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>2008</v>
+        <v>317</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2009</v>
+        <v>318</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B524" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C524" t="s">
-        <v>315</v>
+        <v>2010</v>
       </c>
       <c r="D524" t="s">
-        <v>316</v>
+        <v>2011</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>317</v>
+        <v>2012</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>318</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B525" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C525" t="s">
-        <v>894</v>
+        <v>2014</v>
       </c>
       <c r="D525" t="s">
-        <v>895</v>
+        <v>2015</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>1189</v>
+        <v>2016</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>1190</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B526" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C526" t="s">
-        <v>898</v>
+        <v>319</v>
       </c>
       <c r="D526" t="s">
-        <v>899</v>
+        <v>320</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2010</v>
+        <v>321</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2011</v>
+        <v>322</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B527" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C527" t="s">
-        <v>319</v>
+        <v>902</v>
       </c>
       <c r="D527" t="s">
-        <v>320</v>
+        <v>903</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>321</v>
+        <v>1197</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>322</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B528" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C528" t="s">
-        <v>2012</v>
+        <v>906</v>
       </c>
       <c r="D528" t="s">
-        <v>2013</v>
+        <v>907</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2015</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B529" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="C529" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D529" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2016</v>
+        <v>1975</v>
       </c>
       <c r="B530" t="s">
-        <v>2017</v>
+        <v>1976</v>
       </c>
       <c r="C530" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D530" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2016</v>
+        <v>1975</v>
       </c>
       <c r="B531" t="s">
-        <v>2017</v>
+        <v>1976</v>
       </c>
       <c r="C531" t="s">
-        <v>2022</v>
+        <v>331</v>
       </c>
       <c r="D531" t="s">
-        <v>2023</v>
+        <v>332</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2024</v>
+        <v>333</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2025</v>
+        <v>334</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B532" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C532" t="s">
         <v>2026</v>
       </c>
       <c r="D532" t="s">
         <v>2027</v>
       </c>
       <c r="E532" s="2" t="s">
         <v>2028</v>
       </c>
       <c r="F532" s="2" t="s">
         <v>2029</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B533" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C533" t="s">
         <v>2030</v>
       </c>
       <c r="D533" t="s">
         <v>2031</v>
       </c>
       <c r="E533" s="2" t="s">
         <v>2032</v>
       </c>
       <c r="F533" s="2" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B534" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C534" t="s">
         <v>2034</v>
       </c>
       <c r="D534" t="s">
         <v>2035</v>
       </c>
       <c r="E534" s="2" t="s">
         <v>2036</v>
       </c>
       <c r="F534" s="2" t="s">
         <v>2037</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B535" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C535" t="s">
         <v>2038</v>
       </c>
       <c r="D535" t="s">
         <v>2039</v>
       </c>
       <c r="E535" s="2" t="s">
         <v>2040</v>
       </c>
       <c r="F535" s="2" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B536" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C536" t="s">
         <v>2042</v>
       </c>
       <c r="D536" t="s">
         <v>2043</v>
       </c>
       <c r="E536" s="2" t="s">
         <v>2044</v>
       </c>
       <c r="F536" s="2" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B537" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C537" t="s">
         <v>2046</v>
       </c>
       <c r="D537" t="s">
         <v>2047</v>
       </c>
       <c r="E537" s="2" t="s">
         <v>2048</v>
       </c>
       <c r="F537" s="2" t="s">
         <v>2049</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B538" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C538" t="s">
         <v>2050</v>
       </c>
       <c r="D538" t="s">
         <v>2051</v>
       </c>
       <c r="E538" s="2" t="s">
         <v>2052</v>
       </c>
       <c r="F538" s="2" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B539" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C539" t="s">
         <v>2054</v>
       </c>
       <c r="D539" t="s">
         <v>2055</v>
       </c>
       <c r="E539" s="2" t="s">
         <v>2056</v>
       </c>
       <c r="F539" s="2" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B540" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C540" t="s">
         <v>2058</v>
       </c>
       <c r="D540" t="s">
         <v>2059</v>
       </c>
       <c r="E540" s="2" t="s">
         <v>2060</v>
       </c>
       <c r="F540" s="2" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B541" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C541" t="s">
         <v>2062</v>
       </c>
       <c r="D541" t="s">
         <v>2063</v>
       </c>
       <c r="E541" s="2" t="s">
         <v>2064</v>
       </c>
       <c r="F541" s="2" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B542" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C542" t="s">
         <v>2066</v>
       </c>
       <c r="D542" t="s">
         <v>2067</v>
       </c>
       <c r="E542" s="2" t="s">
         <v>2068</v>
       </c>
       <c r="F542" s="2" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B543" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C543" t="s">
         <v>2070</v>
       </c>
       <c r="D543" t="s">
         <v>2071</v>
       </c>
       <c r="E543" s="2" t="s">
         <v>2072</v>
       </c>
       <c r="F543" s="2" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="B544" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C544" t="s">
         <v>2074</v>
       </c>
       <c r="D544" t="s">
         <v>2075</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>2076</v>
       </c>
       <c r="F544" s="2" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B545" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C545" t="s">
         <v>2078</v>
       </c>
-      <c r="B545" t="s">
+      <c r="D545" t="s">
         <v>2079</v>
       </c>
-      <c r="C545" t="s">
+      <c r="E545" s="2" t="s">
         <v>2080</v>
       </c>
-      <c r="D545" t="s">
+      <c r="F545" s="2" t="s">
         <v>2081</v>
-      </c>
-[...4 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2078</v>
+        <v>2024</v>
       </c>
       <c r="B546" t="s">
-        <v>2079</v>
+        <v>2025</v>
       </c>
       <c r="C546" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E546" s="2" t="s">
         <v>2084</v>
       </c>
-      <c r="D546" t="s">
+      <c r="F546" s="2" t="s">
         <v>2085</v>
-      </c>
-[...4 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
       <c r="B547" t="s">
-        <v>2079</v>
+        <v>2087</v>
       </c>
       <c r="C547" t="s">
-        <v>315</v>
+        <v>2088</v>
       </c>
       <c r="D547" t="s">
-        <v>316</v>
+        <v>2089</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
       <c r="B548" t="s">
-        <v>2079</v>
+        <v>2087</v>
       </c>
       <c r="C548" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="D548" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2094</v>
+        <v>2086</v>
       </c>
       <c r="B549" t="s">
-        <v>2095</v>
+        <v>2087</v>
       </c>
       <c r="C549" t="s">
+        <v>319</v>
+      </c>
+      <c r="D549" t="s">
+        <v>320</v>
+      </c>
+      <c r="E549" s="2" t="s">
         <v>2096</v>
       </c>
-      <c r="D549" t="s">
+      <c r="F549" s="2" t="s">
         <v>2097</v>
-      </c>
-[...4 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2094</v>
+        <v>2086</v>
       </c>
       <c r="B550" t="s">
-        <v>2095</v>
+        <v>2087</v>
       </c>
       <c r="C550" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E550" s="2" t="s">
         <v>2100</v>
       </c>
-      <c r="D550" t="s">
+      <c r="F550" s="2" t="s">
         <v>2101</v>
-      </c>
-[...4 lines deleted...]
-        <v>2103</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="B551" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="C551" t="s">
         <v>2104</v>
       </c>
       <c r="D551" t="s">
         <v>2105</v>
       </c>
       <c r="E551" s="2" t="s">
         <v>2106</v>
       </c>
       <c r="F551" s="2" t="s">
         <v>2107</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="B552" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="C552" t="s">
         <v>2108</v>
       </c>
       <c r="D552" t="s">
         <v>2109</v>
       </c>
       <c r="E552" s="2" t="s">
         <v>2110</v>
       </c>
       <c r="F552" s="2" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="B553" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="C553" t="s">
         <v>2112</v>
       </c>
       <c r="D553" t="s">
         <v>2113</v>
       </c>
       <c r="E553" s="2" t="s">
         <v>2114</v>
       </c>
       <c r="F553" s="2" t="s">
         <v>2115</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="B554" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="C554" t="s">
         <v>2116</v>
       </c>
       <c r="D554" t="s">
         <v>2117</v>
       </c>
       <c r="E554" s="2" t="s">
         <v>2118</v>
       </c>
       <c r="F554" s="2" t="s">
         <v>2119</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="B555" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="C555" t="s">
         <v>2120</v>
       </c>
       <c r="D555" t="s">
         <v>2121</v>
       </c>
       <c r="E555" s="2" t="s">
         <v>2122</v>
       </c>
       <c r="F555" s="2" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="B556" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="C556" t="s">
         <v>2124</v>
       </c>
       <c r="D556" t="s">
         <v>2125</v>
       </c>
       <c r="E556" s="2" t="s">
         <v>2126</v>
       </c>
       <c r="F556" s="2" t="s">
         <v>2127</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B557" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C557" t="s">
         <v>2128</v>
       </c>
-      <c r="B557" t="s">
+      <c r="D557" t="s">
         <v>2129</v>
       </c>
-      <c r="C557" t="s">
+      <c r="E557" s="2" t="s">
         <v>2130</v>
       </c>
-      <c r="D557" t="s">
+      <c r="F557" s="2" t="s">
         <v>2131</v>
-      </c>
-[...4 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2128</v>
+        <v>2102</v>
       </c>
       <c r="B558" t="s">
-        <v>2129</v>
+        <v>2103</v>
       </c>
       <c r="C558" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E558" s="2" t="s">
         <v>2134</v>
       </c>
-      <c r="D558" t="s">
+      <c r="F558" s="2" t="s">
         <v>2135</v>
-      </c>
-[...4 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B559" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C559" t="s">
         <v>2138</v>
       </c>
       <c r="D559" t="s">
         <v>2139</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>2140</v>
       </c>
       <c r="F559" s="2" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B560" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C560" t="s">
         <v>2142</v>
       </c>
       <c r="D560" t="s">
         <v>2143</v>
       </c>
       <c r="E560" s="2" t="s">
         <v>2144</v>
       </c>
       <c r="F560" s="2" t="s">
         <v>2145</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B561" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C561" t="s">
         <v>2146</v>
       </c>
       <c r="D561" t="s">
         <v>2147</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>2148</v>
       </c>
       <c r="F561" s="2" t="s">
         <v>2149</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B562" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C562" t="s">
         <v>2150</v>
       </c>
       <c r="D562" t="s">
         <v>2151</v>
       </c>
       <c r="E562" s="2" t="s">
         <v>2152</v>
       </c>
       <c r="F562" s="2" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B563" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C563" t="s">
         <v>2154</v>
       </c>
       <c r="D563" t="s">
         <v>2155</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>2156</v>
       </c>
       <c r="F563" s="2" t="s">
         <v>2157</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B564" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C564" t="s">
         <v>2158</v>
       </c>
       <c r="D564" t="s">
         <v>2159</v>
       </c>
       <c r="E564" s="2" t="s">
         <v>2160</v>
       </c>
       <c r="F564" s="2" t="s">
         <v>2161</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B565" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C565" t="s">
         <v>2162</v>
       </c>
       <c r="D565" t="s">
         <v>2163</v>
       </c>
       <c r="E565" s="2" t="s">
         <v>2164</v>
       </c>
       <c r="F565" s="2" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B566" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C566" t="s">
         <v>2166</v>
       </c>
       <c r="D566" t="s">
         <v>2167</v>
       </c>
       <c r="E566" s="2" t="s">
         <v>2168</v>
       </c>
       <c r="F566" s="2" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B567" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C567" t="s">
         <v>2170</v>
       </c>
       <c r="D567" t="s">
         <v>2171</v>
       </c>
       <c r="E567" s="2" t="s">
         <v>2172</v>
       </c>
       <c r="F567" s="2" t="s">
         <v>2173</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B568" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C568" t="s">
         <v>2174</v>
       </c>
       <c r="D568" t="s">
         <v>2175</v>
       </c>
       <c r="E568" s="2" t="s">
         <v>2176</v>
       </c>
       <c r="F568" s="2" t="s">
         <v>2177</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B569" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C569" t="s">
         <v>2178</v>
       </c>
       <c r="D569" t="s">
         <v>2179</v>
       </c>
       <c r="E569" s="2" t="s">
         <v>2180</v>
       </c>
       <c r="F569" s="2" t="s">
         <v>2181</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B570" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C570" t="s">
         <v>2182</v>
       </c>
       <c r="D570" t="s">
         <v>2183</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>2184</v>
       </c>
       <c r="F570" s="2" t="s">
         <v>2185</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B571" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C571" t="s">
         <v>2186</v>
       </c>
       <c r="D571" t="s">
         <v>2187</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>2188</v>
       </c>
       <c r="F571" s="2" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B572" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C572" t="s">
         <v>2190</v>
       </c>
       <c r="D572" t="s">
         <v>2191</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>2192</v>
       </c>
       <c r="F572" s="2" t="s">
         <v>2193</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="B573" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C573" t="s">
         <v>2194</v>
       </c>
       <c r="D573" t="s">
         <v>2195</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>2196</v>
       </c>
       <c r="F573" s="2" t="s">
         <v>2197</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C574" t="s">
         <v>2198</v>
       </c>
-      <c r="B574" t="s">
+      <c r="D574" t="s">
         <v>2199</v>
       </c>
-      <c r="C574" t="s">
+      <c r="E574" s="2" t="s">
         <v>2200</v>
       </c>
-      <c r="D574" t="s">
+      <c r="F574" s="2" t="s">
         <v>2201</v>
-      </c>
-[...4 lines deleted...]
-        <v>2203</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2198</v>
+        <v>2136</v>
       </c>
       <c r="B575" t="s">
-        <v>2199</v>
+        <v>2137</v>
       </c>
       <c r="C575" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E575" s="2" t="s">
         <v>2204</v>
       </c>
-      <c r="D575" t="s">
+      <c r="F575" s="2" t="s">
         <v>2205</v>
-      </c>
-[...4 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2198</v>
+        <v>2136</v>
       </c>
       <c r="B576" t="s">
-        <v>2199</v>
+        <v>2137</v>
       </c>
       <c r="C576" t="s">
-        <v>311</v>
+        <v>2206</v>
       </c>
       <c r="D576" t="s">
-        <v>312</v>
+        <v>2207</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>313</v>
+        <v>2208</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>314</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2198</v>
+        <v>2210</v>
       </c>
       <c r="B577" t="s">
-        <v>2199</v>
+        <v>2211</v>
       </c>
       <c r="C577" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="D577" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2212</v>
+        <v>2210</v>
       </c>
       <c r="B578" t="s">
-        <v>2213</v>
+        <v>2211</v>
       </c>
       <c r="C578" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="D578" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2212</v>
+        <v>2210</v>
       </c>
       <c r="B579" t="s">
-        <v>2213</v>
+        <v>2211</v>
       </c>
       <c r="C579" t="s">
-        <v>2218</v>
+        <v>315</v>
       </c>
       <c r="D579" t="s">
-        <v>2219</v>
+        <v>316</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2220</v>
+        <v>317</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2221</v>
+        <v>318</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2212</v>
+        <v>2210</v>
       </c>
       <c r="B580" t="s">
-        <v>2213</v>
+        <v>2211</v>
       </c>
       <c r="C580" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E580" s="2" t="s">
         <v>2222</v>
       </c>
-      <c r="D580" t="s">
+      <c r="F580" s="2" t="s">
         <v>2223</v>
-      </c>
-[...4 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B581" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C581" t="s">
         <v>2226</v>
       </c>
       <c r="D581" t="s">
         <v>2227</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>2228</v>
       </c>
       <c r="F581" s="2" t="s">
         <v>2229</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B582" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C582" t="s">
         <v>2230</v>
       </c>
       <c r="D582" t="s">
         <v>2231</v>
       </c>
       <c r="E582" s="2" t="s">
         <v>2232</v>
       </c>
       <c r="F582" s="2" t="s">
         <v>2233</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B583" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C583" t="s">
         <v>2234</v>
       </c>
       <c r="D583" t="s">
         <v>2235</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>2236</v>
       </c>
       <c r="F583" s="2" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B584" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C584" t="s">
         <v>2238</v>
       </c>
       <c r="D584" t="s">
         <v>2239</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>2240</v>
       </c>
       <c r="F584" s="2" t="s">
         <v>2241</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B585" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C585" t="s">
         <v>2242</v>
       </c>
       <c r="D585" t="s">
         <v>2243</v>
       </c>
       <c r="E585" s="2" t="s">
         <v>2244</v>
       </c>
       <c r="F585" s="2" t="s">
         <v>2245</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B586" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C586" t="s">
         <v>2246</v>
       </c>
       <c r="D586" t="s">
         <v>2247</v>
       </c>
       <c r="E586" s="2" t="s">
         <v>2248</v>
       </c>
       <c r="F586" s="2" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B587" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C587" t="s">
         <v>2250</v>
       </c>
       <c r="D587" t="s">
         <v>2251</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>2252</v>
       </c>
       <c r="F587" s="2" t="s">
         <v>2253</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B588" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C588" t="s">
-        <v>902</v>
+        <v>2254</v>
       </c>
       <c r="D588" t="s">
-        <v>903</v>
+        <v>2255</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B589" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C589" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="D589" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B590" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C590" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="D590" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B591" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C591" t="s">
-        <v>2264</v>
+        <v>910</v>
       </c>
       <c r="D591" t="s">
-        <v>2265</v>
+        <v>911</v>
       </c>
       <c r="E591" s="2" t="s">
         <v>2266</v>
       </c>
       <c r="F591" s="2" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2212</v>
+        <v>2224</v>
       </c>
       <c r="B592" t="s">
-        <v>2213</v>
+        <v>2225</v>
       </c>
       <c r="C592" t="s">
         <v>2268</v>
       </c>
       <c r="D592" t="s">
         <v>2269</v>
       </c>
       <c r="E592" s="2" t="s">
         <v>2270</v>
       </c>
       <c r="F592" s="2" t="s">
         <v>2271</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C593" t="s">
         <v>2272</v>
       </c>
-      <c r="B593" t="s">
+      <c r="D593" t="s">
         <v>2273</v>
       </c>
-      <c r="C593" t="s">
+      <c r="E593" s="2" t="s">
         <v>2274</v>
       </c>
-      <c r="D593" t="s">
+      <c r="F593" s="2" t="s">
         <v>2275</v>
-      </c>
-[...4 lines deleted...]
-        <v>2277</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2272</v>
+        <v>2224</v>
       </c>
       <c r="B594" t="s">
-        <v>2273</v>
+        <v>2225</v>
       </c>
       <c r="C594" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E594" s="2" t="s">
         <v>2278</v>
       </c>
-      <c r="D594" t="s">
+      <c r="F594" s="2" t="s">
         <v>2279</v>
-      </c>
-[...4 lines deleted...]
-        <v>2281</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2272</v>
+        <v>2224</v>
       </c>
       <c r="B595" t="s">
-        <v>2273</v>
+        <v>2225</v>
       </c>
       <c r="C595" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E595" s="2" t="s">
         <v>2282</v>
       </c>
-      <c r="D595" t="s">
+      <c r="F595" s="2" t="s">
         <v>2283</v>
-      </c>
-[...4 lines deleted...]
-        <v>2285</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2272</v>
+        <v>2284</v>
       </c>
       <c r="B596" t="s">
-        <v>2273</v>
+        <v>2285</v>
       </c>
       <c r="C596" t="s">
         <v>2286</v>
       </c>
       <c r="D596" t="s">
         <v>2287</v>
       </c>
       <c r="E596" s="2" t="s">
         <v>2288</v>
       </c>
       <c r="F596" s="2" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2272</v>
+        <v>2284</v>
       </c>
       <c r="B597" t="s">
-        <v>2273</v>
+        <v>2285</v>
       </c>
       <c r="C597" t="s">
         <v>2290</v>
       </c>
       <c r="D597" t="s">
         <v>2291</v>
       </c>
       <c r="E597" s="2" t="s">
         <v>2292</v>
       </c>
       <c r="F597" s="2" t="s">
         <v>2293</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2272</v>
+        <v>2284</v>
       </c>
       <c r="B598" t="s">
-        <v>2273</v>
+        <v>2285</v>
       </c>
       <c r="C598" t="s">
         <v>2294</v>
       </c>
       <c r="D598" t="s">
         <v>2295</v>
       </c>
       <c r="E598" s="2" t="s">
         <v>2296</v>
       </c>
       <c r="F598" s="2" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C599" t="s">
         <v>2298</v>
       </c>
-      <c r="B599" t="s">
+      <c r="D599" t="s">
         <v>2299</v>
       </c>
-      <c r="C599" t="s">
+      <c r="E599" s="2" t="s">
         <v>2300</v>
       </c>
-      <c r="D599" t="s">
+      <c r="F599" s="2" t="s">
         <v>2301</v>
-      </c>
-[...4 lines deleted...]
-        <v>2303</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2298</v>
+        <v>2284</v>
       </c>
       <c r="B600" t="s">
-        <v>2299</v>
+        <v>2285</v>
       </c>
       <c r="C600" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E600" s="2" t="s">
         <v>2304</v>
       </c>
-      <c r="D600" t="s">
+      <c r="F600" s="2" t="s">
         <v>2305</v>
-      </c>
-[...4 lines deleted...]
-        <v>2307</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2298</v>
+        <v>2284</v>
       </c>
       <c r="B601" t="s">
-        <v>2299</v>
+        <v>2285</v>
       </c>
       <c r="C601" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E601" s="2" t="s">
         <v>2308</v>
       </c>
-      <c r="D601" t="s">
+      <c r="F601" s="2" t="s">
         <v>2309</v>
-      </c>
-[...4 lines deleted...]
-        <v>2311</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B602" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C602" t="s">
         <v>2312</v>
       </c>
       <c r="D602" t="s">
         <v>2313</v>
       </c>
       <c r="E602" s="2" t="s">
         <v>2314</v>
       </c>
       <c r="F602" s="2" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B603" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C603" t="s">
         <v>2316</v>
       </c>
       <c r="D603" t="s">
         <v>2317</v>
       </c>
       <c r="E603" s="2" t="s">
         <v>2318</v>
       </c>
       <c r="F603" s="2" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B604" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C604" t="s">
         <v>2320</v>
       </c>
       <c r="D604" t="s">
         <v>2321</v>
       </c>
       <c r="E604" s="2" t="s">
         <v>2322</v>
       </c>
       <c r="F604" s="2" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B605" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C605" t="s">
         <v>2324</v>
       </c>
       <c r="D605" t="s">
         <v>2325</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>2326</v>
       </c>
       <c r="F605" s="2" t="s">
         <v>2327</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B606" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C606" t="s">
         <v>2328</v>
       </c>
       <c r="D606" t="s">
         <v>2329</v>
       </c>
       <c r="E606" s="2" t="s">
         <v>2330</v>
       </c>
       <c r="F606" s="2" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B607" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C607" t="s">
         <v>2332</v>
       </c>
       <c r="D607" t="s">
         <v>2333</v>
       </c>
       <c r="E607" s="2" t="s">
         <v>2334</v>
       </c>
       <c r="F607" s="2" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B608" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C608" t="s">
         <v>2336</v>
       </c>
       <c r="D608" t="s">
         <v>2337</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>2338</v>
       </c>
       <c r="F608" s="2" t="s">
         <v>2339</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B609" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C609" t="s">
         <v>2340</v>
       </c>
       <c r="D609" t="s">
         <v>2341</v>
       </c>
       <c r="E609" s="2" t="s">
         <v>2342</v>
       </c>
       <c r="F609" s="2" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B610" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C610" t="s">
         <v>2344</v>
       </c>
       <c r="D610" t="s">
         <v>2345</v>
       </c>
       <c r="E610" s="2" t="s">
         <v>2346</v>
       </c>
       <c r="F610" s="2" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B611" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C611" t="s">
         <v>2348</v>
       </c>
       <c r="D611" t="s">
         <v>2349</v>
       </c>
       <c r="E611" s="2" t="s">
         <v>2350</v>
       </c>
       <c r="F611" s="2" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B612" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C612" t="s">
         <v>2352</v>
       </c>
       <c r="D612" t="s">
         <v>2353</v>
       </c>
       <c r="E612" s="2" t="s">
         <v>2354</v>
       </c>
       <c r="F612" s="2" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B613" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C613" t="s">
         <v>2356</v>
       </c>
       <c r="D613" t="s">
         <v>2357</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>2358</v>
       </c>
       <c r="F613" s="2" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B614" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C614" t="s">
         <v>2360</v>
       </c>
       <c r="D614" t="s">
         <v>2361</v>
       </c>
       <c r="E614" s="2" t="s">
         <v>2362</v>
       </c>
       <c r="F614" s="2" t="s">
         <v>2363</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B615" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C615" t="s">
         <v>2364</v>
       </c>
       <c r="D615" t="s">
         <v>2365</v>
       </c>
       <c r="E615" s="2" t="s">
         <v>2366</v>
       </c>
       <c r="F615" s="2" t="s">
         <v>2367</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B616" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C616" t="s">
         <v>2368</v>
       </c>
       <c r="D616" t="s">
         <v>2369</v>
       </c>
       <c r="E616" s="2" t="s">
         <v>2370</v>
       </c>
       <c r="F616" s="2" t="s">
         <v>2371</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B617" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C617" t="s">
         <v>2372</v>
       </c>
       <c r="D617" t="s">
         <v>2373</v>
       </c>
       <c r="E617" s="2" t="s">
         <v>2374</v>
       </c>
       <c r="F617" s="2" t="s">
         <v>2375</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2298</v>
+        <v>2310</v>
       </c>
       <c r="B618" t="s">
-        <v>2299</v>
+        <v>2311</v>
       </c>
       <c r="C618" t="s">
         <v>2376</v>
       </c>
       <c r="D618" t="s">
         <v>2377</v>
       </c>
       <c r="E618" s="2" t="s">
         <v>2378</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>20</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2379</v>
+        <v>2310</v>
       </c>
       <c r="B619" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C619" t="s">
         <v>2380</v>
       </c>
-      <c r="C619" t="s">
+      <c r="D619" t="s">
         <v>2381</v>
       </c>
-      <c r="D619" t="s">
+      <c r="E619" s="2" t="s">
         <v>2382</v>
       </c>
-      <c r="E619" s="2" t="s">
+      <c r="F619" s="2" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2379</v>
+        <v>2310</v>
       </c>
       <c r="B620" t="s">
-        <v>2380</v>
+        <v>2311</v>
       </c>
       <c r="C620" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D620" t="s">
         <v>2385</v>
       </c>
-      <c r="D620" t="s">
+      <c r="E620" s="2" t="s">
         <v>2386</v>
       </c>
-      <c r="E620" s="2" t="s">
+      <c r="F620" s="2" t="s">
         <v>2387</v>
-      </c>
-[...1 lines deleted...]
-        <v>2388</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2379</v>
+        <v>2310</v>
       </c>
       <c r="B621" t="s">
-        <v>2380</v>
+        <v>2311</v>
       </c>
       <c r="C621" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D621" t="s">
         <v>2389</v>
       </c>
-      <c r="D621" t="s">
+      <c r="E621" s="2" t="s">
         <v>2390</v>
       </c>
-      <c r="E621" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F621" s="2" t="s">
-        <v>2392</v>
+        <v>20</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B622" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C622" t="s">
         <v>2393</v>
       </c>
       <c r="D622" t="s">
         <v>2394</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>2395</v>
       </c>
       <c r="F622" s="2" t="s">
         <v>2396</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B623" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C623" t="s">
         <v>2397</v>
       </c>
       <c r="D623" t="s">
         <v>2398</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>2399</v>
       </c>
       <c r="F623" s="2" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B624" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C624" t="s">
         <v>2401</v>
       </c>
       <c r="D624" t="s">
         <v>2402</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>2403</v>
       </c>
       <c r="F624" s="2" t="s">
         <v>2404</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B625" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C625" t="s">
         <v>2405</v>
       </c>
       <c r="D625" t="s">
         <v>2406</v>
       </c>
       <c r="E625" s="2" t="s">
         <v>2407</v>
       </c>
       <c r="F625" s="2" t="s">
         <v>2408</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B626" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C626" t="s">
         <v>2409</v>
       </c>
       <c r="D626" t="s">
         <v>2410</v>
       </c>
       <c r="E626" s="2" t="s">
         <v>2411</v>
       </c>
       <c r="F626" s="2" t="s">
         <v>2412</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B627" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C627" t="s">
         <v>2413</v>
       </c>
       <c r="D627" t="s">
         <v>2414</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>2415</v>
       </c>
       <c r="F627" s="2" t="s">
         <v>2416</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B628" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C628" t="s">
         <v>2417</v>
       </c>
       <c r="D628" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B629" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C629" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="D629" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B630" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C630" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="D630" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B631" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C631" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="D631" t="s">
         <v>2429</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>2430</v>
       </c>
       <c r="F631" s="2" t="s">
         <v>2431</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B632" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C632" t="s">
         <v>2432</v>
       </c>
       <c r="D632" t="s">
         <v>2433</v>
       </c>
       <c r="E632" s="2" t="s">
         <v>2434</v>
       </c>
       <c r="F632" s="2" t="s">
         <v>2435</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B633" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C633" t="s">
         <v>2436</v>
       </c>
       <c r="D633" t="s">
         <v>2437</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>2438</v>
       </c>
       <c r="F633" s="2" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B634" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C634" t="s">
         <v>2440</v>
       </c>
       <c r="D634" t="s">
         <v>2441</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>2442</v>
       </c>
       <c r="F634" s="2" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B635" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C635" t="s">
         <v>2444</v>
       </c>
       <c r="D635" t="s">
         <v>2445</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>2446</v>
       </c>
       <c r="F635" s="2" t="s">
         <v>2447</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B636" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C636" t="s">
         <v>2448</v>
       </c>
       <c r="D636" t="s">
         <v>2449</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>2450</v>
       </c>
       <c r="F636" s="2" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B637" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C637" t="s">
         <v>2452</v>
       </c>
       <c r="D637" t="s">
         <v>2453</v>
       </c>
       <c r="E637" s="2" t="s">
         <v>2454</v>
       </c>
       <c r="F637" s="2" t="s">
         <v>2455</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B638" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C638" t="s">
-        <v>68</v>
+        <v>2456</v>
       </c>
       <c r="D638" t="s">
-        <v>69</v>
+        <v>2457</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B639" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C639" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="D639" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B640" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C640" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="D640" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B641" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C641" t="s">
-        <v>2465</v>
+        <v>68</v>
       </c>
       <c r="D641" t="s">
-        <v>2465</v>
+        <v>69</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B642" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C642" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="D642" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B643" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C643" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="D643" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="B644" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
       <c r="C644" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="D644" t="s">
         <v>2477</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>2478</v>
       </c>
       <c r="F644" s="2" t="s">
         <v>2479</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C645" t="s">
         <v>2480</v>
       </c>
-      <c r="B645" t="s">
+      <c r="D645" t="s">
         <v>2481</v>
       </c>
-      <c r="C645" t="s">
+      <c r="E645" s="2" t="s">
         <v>2482</v>
       </c>
-      <c r="D645" t="s">
+      <c r="F645" s="2" t="s">
         <v>2483</v>
-      </c>
-[...4 lines deleted...]
-        <v>2485</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2480</v>
+        <v>2391</v>
       </c>
       <c r="B646" t="s">
-        <v>2481</v>
+        <v>2392</v>
       </c>
       <c r="C646" t="s">
-        <v>1367</v>
+        <v>2484</v>
       </c>
       <c r="D646" t="s">
-        <v>1368</v>
+        <v>2485</v>
       </c>
       <c r="E646" s="2" t="s">
         <v>2486</v>
       </c>
       <c r="F646" s="2" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2480</v>
+        <v>2391</v>
       </c>
       <c r="B647" t="s">
-        <v>2481</v>
+        <v>2392</v>
       </c>
       <c r="C647" t="s">
         <v>2488</v>
       </c>
       <c r="D647" t="s">
         <v>2489</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>2490</v>
       </c>
       <c r="F647" s="2" t="s">
         <v>2491</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
         <v>2492</v>
       </c>
       <c r="B648" t="s">
         <v>2493</v>
       </c>
       <c r="C648" t="s">
         <v>2494</v>
       </c>
       <c r="D648" t="s">
         <v>2495</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>2496</v>
       </c>
       <c r="F648" s="2" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
         <v>2492</v>
       </c>
       <c r="B649" t="s">
         <v>2493</v>
       </c>
       <c r="C649" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E649" s="2" t="s">
         <v>2498</v>
       </c>
-      <c r="D649" t="s">
+      <c r="F649" s="2" t="s">
         <v>2499</v>
-      </c>
-[...4 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
         <v>2492</v>
       </c>
       <c r="B650" t="s">
         <v>2493</v>
       </c>
       <c r="C650" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E650" s="2" t="s">
         <v>2502</v>
       </c>
-      <c r="D650" t="s">
+      <c r="F650" s="2" t="s">
         <v>2503</v>
-      </c>
-[...4 lines deleted...]
-        <v>2505</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B651" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C651" t="s">
         <v>2506</v>
       </c>
       <c r="D651" t="s">
         <v>2507</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>2508</v>
       </c>
       <c r="F651" s="2" t="s">
         <v>2509</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B652" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C652" t="s">
         <v>2510</v>
       </c>
       <c r="D652" t="s">
         <v>2511</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2512</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2513</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B653" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C653" t="s">
         <v>2514</v>
       </c>
       <c r="D653" t="s">
         <v>2515</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>2516</v>
       </c>
       <c r="F653" s="2" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B654" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C654" t="s">
         <v>2518</v>
       </c>
       <c r="D654" t="s">
         <v>2519</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>2520</v>
       </c>
       <c r="F654" s="2" t="s">
         <v>2521</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B655" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C655" t="s">
         <v>2522</v>
       </c>
       <c r="D655" t="s">
         <v>2523</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>2524</v>
       </c>
       <c r="F655" s="2" t="s">
         <v>2525</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B656" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C656" t="s">
         <v>2526</v>
       </c>
       <c r="D656" t="s">
         <v>2527</v>
       </c>
       <c r="E656" s="2" t="s">
         <v>2528</v>
       </c>
       <c r="F656" s="2" t="s">
         <v>2529</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B657" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C657" t="s">
         <v>2530</v>
       </c>
       <c r="D657" t="s">
         <v>2531</v>
       </c>
       <c r="E657" s="2" t="s">
         <v>2532</v>
       </c>
       <c r="F657" s="2" t="s">
         <v>2533</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B658" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C658" t="s">
         <v>2534</v>
       </c>
       <c r="D658" t="s">
         <v>2535</v>
       </c>
       <c r="E658" s="2" t="s">
         <v>2536</v>
       </c>
       <c r="F658" s="2" t="s">
         <v>2537</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B659" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C659" t="s">
         <v>2538</v>
       </c>
       <c r="D659" t="s">
         <v>2539</v>
       </c>
       <c r="E659" s="2" t="s">
         <v>2540</v>
       </c>
       <c r="F659" s="2" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B660" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C660" t="s">
         <v>2542</v>
       </c>
       <c r="D660" t="s">
         <v>2543</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>2544</v>
       </c>
       <c r="F660" s="2" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B661" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C661" t="s">
         <v>2546</v>
       </c>
       <c r="D661" t="s">
         <v>2547</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>2548</v>
       </c>
       <c r="F661" s="2" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B662" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C662" t="s">
         <v>2550</v>
       </c>
       <c r="D662" t="s">
         <v>2551</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>2552</v>
       </c>
       <c r="F662" s="2" t="s">
         <v>2553</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B663" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C663" t="s">
         <v>2554</v>
       </c>
       <c r="D663" t="s">
         <v>2555</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>2556</v>
       </c>
       <c r="F663" s="2" t="s">
         <v>2557</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B664" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C664" t="s">
         <v>2558</v>
       </c>
       <c r="D664" t="s">
         <v>2559</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>2560</v>
       </c>
       <c r="F664" s="2" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B665" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C665" t="s">
         <v>2562</v>
       </c>
       <c r="D665" t="s">
         <v>2563</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>2564</v>
       </c>
       <c r="F665" s="2" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B666" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C666" t="s">
         <v>2566</v>
       </c>
       <c r="D666" t="s">
         <v>2567</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>2568</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>2569</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B667" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C667" t="s">
         <v>2570</v>
       </c>
       <c r="D667" t="s">
         <v>2571</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>2572</v>
       </c>
       <c r="F667" s="2" t="s">
         <v>2573</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B668" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C668" t="s">
         <v>2574</v>
       </c>
       <c r="D668" t="s">
         <v>2575</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>2576</v>
       </c>
       <c r="F668" s="2" t="s">
         <v>2577</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B669" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C669" t="s">
         <v>2578</v>
       </c>
       <c r="D669" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B670" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C670" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="D670" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B671" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C671" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="D671" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B672" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C672" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="D672" t="s">
         <v>2590</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>2591</v>
       </c>
       <c r="F672" s="2" t="s">
         <v>2592</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B673" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C673" t="s">
         <v>2593</v>
       </c>
       <c r="D673" t="s">
         <v>2594</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>2595</v>
       </c>
       <c r="F673" s="2" t="s">
         <v>2596</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B674" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C674" t="s">
         <v>2597</v>
       </c>
       <c r="D674" t="s">
         <v>2598</v>
       </c>
       <c r="E674" s="2" t="s">
         <v>2599</v>
       </c>
       <c r="F674" s="2" t="s">
         <v>2600</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B675" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C675" t="s">
         <v>2601</v>
       </c>
       <c r="D675" t="s">
         <v>2602</v>
       </c>
       <c r="E675" s="2" t="s">
         <v>2603</v>
       </c>
       <c r="F675" s="2" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2492</v>
+        <v>2504</v>
       </c>
       <c r="B676" t="s">
-        <v>2493</v>
+        <v>2505</v>
       </c>
       <c r="C676" t="s">
         <v>2605</v>
       </c>
       <c r="D676" t="s">
         <v>2606</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>2607</v>
       </c>
       <c r="F676" s="2" t="s">
         <v>2608</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C677" t="s">
         <v>2609</v>
       </c>
-      <c r="B677" t="s">
+      <c r="D677" t="s">
         <v>2610</v>
       </c>
-      <c r="C677" t="s">
+      <c r="E677" s="2" t="s">
         <v>2611</v>
       </c>
-      <c r="D677" t="s">
+      <c r="F677" s="2" t="s">
         <v>2612</v>
-      </c>
-[...4 lines deleted...]
-        <v>2614</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2609</v>
+        <v>2504</v>
       </c>
       <c r="B678" t="s">
-        <v>2610</v>
+        <v>2505</v>
       </c>
       <c r="C678" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E678" s="2" t="s">
         <v>2615</v>
       </c>
-      <c r="D678" t="s">
+      <c r="F678" s="2" t="s">
         <v>2616</v>
-      </c>
-[...4 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2609</v>
+        <v>2504</v>
       </c>
       <c r="B679" t="s">
-        <v>2610</v>
+        <v>2505</v>
       </c>
       <c r="C679" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E679" s="2" t="s">
         <v>2619</v>
       </c>
-      <c r="D679" t="s">
+      <c r="F679" s="2" t="s">
         <v>2620</v>
-      </c>
-[...4 lines deleted...]
-        <v>2622</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2609</v>
+        <v>2621</v>
       </c>
       <c r="B680" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="C680" t="s">
         <v>2623</v>
       </c>
       <c r="D680" t="s">
         <v>2624</v>
       </c>
       <c r="E680" s="2" t="s">
         <v>2625</v>
       </c>
       <c r="F680" s="2" t="s">
         <v>2626</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2609</v>
+        <v>2621</v>
       </c>
       <c r="B681" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="C681" t="s">
         <v>2627</v>
       </c>
       <c r="D681" t="s">
         <v>2628</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>2629</v>
       </c>
       <c r="F681" s="2" t="s">
         <v>2630</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2609</v>
+        <v>2621</v>
       </c>
       <c r="B682" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="C682" t="s">
         <v>2631</v>
       </c>
       <c r="D682" t="s">
         <v>2632</v>
       </c>
       <c r="E682" s="2" t="s">
         <v>2633</v>
       </c>
       <c r="F682" s="2" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2609</v>
+        <v>2621</v>
       </c>
       <c r="B683" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="C683" t="s">
         <v>2635</v>
       </c>
       <c r="D683" t="s">
         <v>2636</v>
       </c>
       <c r="E683" s="2" t="s">
         <v>2637</v>
       </c>
       <c r="F683" s="2" t="s">
         <v>2638</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2609</v>
+        <v>2621</v>
       </c>
       <c r="B684" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="C684" t="s">
         <v>2639</v>
       </c>
       <c r="D684" t="s">
         <v>2640</v>
       </c>
       <c r="E684" s="2" t="s">
         <v>2641</v>
       </c>
       <c r="F684" s="2" t="s">
         <v>2642</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2609</v>
+        <v>2621</v>
       </c>
       <c r="B685" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="C685" t="s">
         <v>2643</v>
       </c>
       <c r="D685" t="s">
         <v>2644</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>2645</v>
       </c>
       <c r="F685" s="2" t="s">
         <v>2646</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C686" t="s">
         <v>2647</v>
       </c>
-      <c r="B686" t="s">
+      <c r="D686" t="s">
         <v>2648</v>
       </c>
-      <c r="C686" t="s">
+      <c r="E686" s="2" t="s">
         <v>2649</v>
       </c>
-      <c r="D686" t="s">
+      <c r="F686" s="2" t="s">
         <v>2650</v>
-      </c>
-[...4 lines deleted...]
-        <v>2652</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2647</v>
+        <v>2621</v>
       </c>
       <c r="B687" t="s">
-        <v>2648</v>
+        <v>2622</v>
       </c>
       <c r="C687" t="s">
-        <v>295</v>
+        <v>2651</v>
       </c>
       <c r="D687" t="s">
-        <v>296</v>
+        <v>2652</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>2653</v>
       </c>
       <c r="F687" s="2" t="s">
         <v>2654</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2647</v>
+        <v>2621</v>
       </c>
       <c r="B688" t="s">
-        <v>2648</v>
+        <v>2622</v>
       </c>
       <c r="C688" t="s">
         <v>2655</v>
       </c>
       <c r="D688" t="s">
         <v>2656</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>2657</v>
       </c>
       <c r="F688" s="2" t="s">
         <v>2658</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2647</v>
+        <v>2659</v>
       </c>
       <c r="B689" t="s">
-        <v>2648</v>
+        <v>2660</v>
       </c>
       <c r="C689" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="D689" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2647</v>
+        <v>2659</v>
       </c>
       <c r="B690" t="s">
-        <v>2648</v>
+        <v>2660</v>
       </c>
       <c r="C690" t="s">
-        <v>2663</v>
+        <v>299</v>
       </c>
       <c r="D690" t="s">
-        <v>2664</v>
+        <v>300</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>2665</v>
       </c>
       <c r="F690" s="2" t="s">
         <v>2666</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2647</v>
+        <v>2659</v>
       </c>
       <c r="B691" t="s">
-        <v>2648</v>
+        <v>2660</v>
       </c>
       <c r="C691" t="s">
         <v>2667</v>
       </c>
       <c r="D691" t="s">
         <v>2668</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>2669</v>
       </c>
       <c r="F691" s="2" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2647</v>
+        <v>2659</v>
       </c>
       <c r="B692" t="s">
-        <v>2648</v>
+        <v>2660</v>
       </c>
       <c r="C692" t="s">
         <v>2671</v>
       </c>
       <c r="D692" t="s">
         <v>2672</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>2673</v>
       </c>
       <c r="F692" s="2" t="s">
         <v>2674</v>
       </c>
     </row>
+    <row r="693" spans="1:6">
+      <c r="A693" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E693" s="2" t="s">
+        <v>2677</v>
+      </c>
+      <c r="F693" s="2" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E694" s="2" t="s">
+        <v>2681</v>
+      </c>
+      <c r="F694" s="2" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6">
+      <c r="A695" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E695" s="2" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F695" s="2" t="s">
+        <v>2686</v>
+      </c>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>