--- v6 (2026-05-01)
+++ v7 (2026-07-05)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2687">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2727">
   <si>
     <t>A fizetési felmérésben szereplő munkakörök listája</t>
   </si>
   <si>
     <t>www.fizetesek.hu</t>
   </si>
   <si>
     <t>Frissítve:</t>
   </si>
   <si>
-    <t>05/2026</t>
+    <t>07/2026</t>
   </si>
   <si>
     <t>Pozíciók száma</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_hu</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_hu</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_hu</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -1049,50 +1049,80 @@
   <si>
     <t>Museum Specialist</t>
   </si>
   <si>
     <t>Múzeumi szakember</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
     <t>Gyűjteményi tárgyak kezelése, nyilvántartása és védelme.
 A tárgyak szakszerű feldolgozása és katalogizálása.
 Kiállítási projektek készítése és megvalósítása.
 Tudományos kutatómunka az adott szakterületen.
 Ismeretterjesztő anyagok és előadások készítése.
 Módszertani iránymutatás új gyűjtemények beszerzésénél.
 Együttműködés szakmai intézményekkel.
 A tárolási és konzerválási feltételek felügyelete.</t>
+  </si>
+  <si>
+    <t>Orchestra Musician</t>
+  </si>
+  <si>
+    <t>Zenekari zenész</t>
+  </si>
+  <si>
+    <t>· Interpretation of musical works as a member of an orchestra in line with the artistic vision of the conductor and the program’s dramaturgy.
+· Preparation and study of musical scores required for concerts, performances, recordings, or broadcasting.
+· Participation in rehearsals, concerts, performances, recordings, and other artistic activities of the orchestra.
+· Adherence to interpretative, technical, and artistic instructions from the conductor or the artistic director.
+· Collaboration with other orchestra members to ensure a unified and high-quality musical performance.
+· Maintaining and developing professional and artistic standards through individual practice and further education.
+· Ensuring readiness and proper use of the assigned musical instrument and accessories.
+· Compliance with organizational and operational rules of the artistic ensemble.
+· Participation in artistic projects, concert tours, festivals, and other cultural events.
+· Cooperation in recording musical works for radio, television, film, or multimedia purposes.</t>
+  </si>
+  <si>
+    <t>· Zenei művek előadása zenekari tagként a karmester művészeti elképzelése és a műsor dramaturgiája szerint.
+· A koncertekhez, előadásokhoz, felvételekhez vagy sugárzáshoz szükséges kották előkészítése és betanulása.
+· Részvétel próbákon, koncerteken, előadásokon, felvételeken és a zenekar egyéb művészeti tevékenységeiben.
+· A karmester vagy a művészeti vezető interpretációs, technikai és művészeti utasításainak betartása.
+· Együttműködés a zenekar többi tagjával az egységes és magas színvonalú előadás biztosítása érdekében.
+· A szakmai és művészeti színvonal fenntartása és fejlesztése egyéni gyakorlással és továbbképzéssel.
+· A rábízott hangszer és tartozékok megfelelő használatának és készenlétének biztosítása.
+· A művészeti együttes szervezeti és működési szabályainak betartása.
+· Részvétel művészeti projektekben, turnékon, fesztiválokon és egyéb kulturális rendezvényeken.
+· Együttműködés zenei felvételek készítésében rádiós, televíziós, filmes vagy multimédiás célokra.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fényképész</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Személyek, állatok, tárgyak, tájak stb. fényképezése.
 * Analóg és digitális fényképezőgépek, objektívek, világítástechnika, szűrők, előtétlencsék stb. használata.
 * Személyek utasítása a fényképezés során.
 * Fényképek szerkesztése számítástechnika segítségével.
 * Kisfilmek előhívása, fényképek nyomtatása.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -7858,70 +7888,244 @@
 * 3D nyomtatási berendezések rutin karbantartása és javítása.
 * Pontos nyilvántartás vezetése a termelési futamokról, a felhasznált anyagokról és a készlet szintekről.
 * Naprakész tartása a 3D nyomtatási technológiában és anyagokban történt fejleményekről.
 * Új munkatársak segítése a 3D nyomtatási műveletekben és biztonsági protokollokban történő képzésben.
 * Hozzájárulás a projekttervezéshez és az ütemtervekhez a nyomtatott anyagok időben történő leszállítása érdekében.</t>
   </si>
   <si>
     <t>Advertising Manager</t>
   </si>
   <si>
     <t>Hirdetési menedzser</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
     <t>* Felelős a társaságon belüli reklámfelület értékesítésért.
 * Meglévő ügyfelek ápolása és jó kapcsolatok fenntartása.
 * Új üzleti lehetőségek felkutatása.
 * Árajánlatok kidolgozása, indokolt esetekben engedmények nyújtása.</t>
   </si>
   <si>
+    <t>Assistant Director</t>
+  </si>
+  <si>
+    <t>Rendezőasszisztens</t>
+  </si>
+  <si>
+    <t>· Providing organizational and administrative support to the director during the preparation, execution, and completion of production projects.
+· Coordinating communication between the director, production, technical teams, and performers.
+· Preparing, distributing, and updating production and execution materials.
+· Maintaining records of scripts, directorial notes, schedules, and other documentation related to program production.
+· Checking the readiness of performers, equipment, locations, and other elements before production or broadcasting begins.
+· Organizing and coordinating rehearsals, meetings, and production briefings.
+· Monitoring production schedules and identifying potential deviations or risks.
+· Ensuring оперативná communication during production, filming, or broadcasting.
+· Processing and maintaining production records and other operational documentation.
+· Supporting the preparation of shooting plans and production schedules.
+· Monitoring compliance with the director’s instructions and ensuring their communication to individual production units.
+· Collaborating with production, editorial, and technical teams to ensure smooth production flow.</t>
+  </si>
+  <si>
+    <t>· Szervezési és adminisztratív támogatás nyújtása a rendező számára a produkciós projektek előkészítése, megvalósítása és lezárása során.
+· A kommunikáció koordinálása a rendező, a produkció, a műszaki egységek és a szereplők között.
+· Produkciós és megvalósítási anyagok előkészítése, terjesztése és frissítése.
+· Forgatókönyvek, rendezői jegyzetek, időtervek és egyéb dokumentációk nyilvántartása.
+· A szereplők, technika, helyszínek és egyéb elemek felkészültségének ellenőrzése a gyártás vagy sugárzás megkezdése előtt.
+· Próbák, értekezletek és gyártási megbeszélések szervezése és koordinálása.
+· A gyártási ütemterv nyomon követése és az esetleges eltérésekre vagy kockázatokra való figyelmeztetés.
+· Operatív kommunikáció biztosítása a gyártás, forgatás vagy sugárzás során.
+· Gyártási feljegyzések és egyéb működési dokumentációk feldolgozása és nyilvántartása.
+· Közreműködés a forgatási tervek és gyártási ütemtervek előkészítésében.
+· A rendezői utasítások teljesítésének ellenőrzése és azok kommunikációjának biztosítása.
+· Együttműködés a produkciós, dramaturgiai és műszaki csapattal a zökkenőmentes gyártás érdekében.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
   </si>
   <si>
     <t>Könyvkötő</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
     <t>* Könyvek, folyóiratok, brosúrák, katalógusok, jegyzékek, albumok stb. készítéséhez szükséges anyagok készítése.
 * Papír kisebb ívekre történő vágása vágógép segítségével.
 * Könyvkötések papírral, bőrrel, műbőrrel, esetleg más anyaggal történő borítása.
 * Egyes lapok tömbökbe történő fűzése és ragasztása kézzel vagy fűzőgép és kötőgép segítségével.
 * Könyvtömbök összekötése a könyvgerinccel diszperziós, oldószeres, reaktív és poliuretán ragasztó segítségével.
 * Sérült kötések, könyvgerincek, fűzések stb. javítása.</t>
+  </si>
+  <si>
+    <t>Broadcast Director</t>
+  </si>
+  <si>
+    <t>Rendező</t>
+  </si>
+  <si>
+    <t>· Creating and implementing the artistic, content, and production concept for programs, shows, audiovisual works, or broadcasts.
+· Managing the creative and technical production process from preparation through to final output.
+· Interpreting scripts, concepts, or editorial intent and transforming them into the final form of the work.
+· Collaborating with editors, scriptwriters, producers, and other creative professionals during project preparation.
+· Leading and coordinating performers, hosts, actors, and other collaborators during rehearsals, filming, or broadcasting.
+· Managing the work of production and technical teams to ensure program delivery.
+· Preparing directing scripts, instructions, and materials for individual production phases.
+· Approving and coordinating the visual, audio, and content aspects of the program.
+· Ensuring quality and alignment of the final output with the editorial and production intent.
+· Making creative and production decisions throughout the production process.
+· Being responsible for adherence to schedules and efficient production flow.
+· Collaborating on the selection of performers, locations, scenography, costumes, and other production elements.
+· Evaluating the process and outcomes of completed projects and proposing improvements.</t>
+  </si>
+  <si>
+    <t>· Műsorok, programok, audiovizuális művek vagy sugárzás művészeti, tartalmi és gyártási koncepciójának kialakítása és megvalósítása.
+· A gyártási folyamat kreatív és műszaki irányítása az előkészítéstől a végső kidolgozásig.
+· A forgatókönyv, ötlet vagy dramaturgiai koncepció értelmezése és annak végleges formává alakítása.
+· Együttműködés dramaturgokkal, forgatókönyvírókkal, producerekkel és más kreatív szakemberekkel a projekt előkészítése során.
+· A szereplők, műsorvezetők, színészek és egyéb közreműködők irányítása és koordinálása próbák, forgatás vagy sugárzás során.
+· A produkciós és műszaki csapatok munkájának irányítása a gyártás biztosítása érdekében.
+· Rendezői forgatókönyvek, utasítások és anyagok előkészítése a gyártás különböző szakaszaihoz.
+· A vizuális, hang- és tartalmi elemek jóváhagyása és koordinálása.
+· A végtermék minőségének és a dramaturgiai, valamint produkciós koncepcióval való összhangjának biztosítása.
+· Kreatív és gyártási döntések meghozatala a gyártási folyamat során.
+· Felelősség a határidők betartásáért és a hatékony munkafolyamatért.
+· Közreműködés a szereplők, helyszínek, díszletek és jelmezek kiválasztásában.
+· A projektek megvalósításának és eredményeinek értékelése, valamint fejlesztési javaslatok kidolgozása.</t>
+  </si>
+  <si>
+    <t>Broadcast Distribution Specialist</t>
+  </si>
+  <si>
+    <t>Műsorterjesztési szakértő</t>
+  </si>
+  <si>
+    <t>· Ensuring the distribution of television, radio, and multimedia content via various distribution platforms.
+· Coordinating the transmission of broadcast signals to distribution partners and end users.
+· Monitoring the availability, quality, and continuity of broadcast distribution.
+· Managing and updating data on distribution platforms, channels, and technical broadcasting parameters.
+· Verifying the correct distribution of program content in line with broadcast schedules and contractual conditions.
+· Recording and resolving incidents related to broadcast distribution.
+· Communicating with network operators, technical partners, and service providers.
+· Collaborating on the implementation of new distribution technologies and services.
+· Preparing technical and operational documentation for distribution partners.
+· Evaluating operational indicators and preparing reports on broadcast distribution.
+· Ensuring compliance with technical standards, licensing conditions, and contractual obligations.
+· Collaborating with technical, programming, broadcasting, and IT departments to ensure content distribution.</t>
+  </si>
+  <si>
+    <t>· A televíziós, rádiós és multimédiás tartalmak terjesztésének biztosítása különböző disztribúciós platformokon keresztül.
+· A műsorszórási jel továbbításának koordinálása a disztribúciós partnerek és végfelhasználók felé.
+· A műsorsugárzás elérhetőségének, minőségének és folyamatosságának nyomon követése.
+· A disztribúciós platformokkal, csatornákkal és technikai paraméterekkel kapcsolatos adatok kezelése és frissítése.
+· A műsortartalom helyes terjesztésének ellenőrzése a műsoridő-tervek és szerződéses feltételek szerint.
+· A műsorszórás terjesztésével kapcsolatos incidensek nyilvántartása és kezelése.
+· Kapcsolattartás hálózati üzemeltetőkkel, műszaki partnerekkel és szolgáltatókkal.
+· Együttműködés új disztribúciós technológiák és szolgáltatások bevezetésében.
+· Műszaki és üzemeltetési dokumentációk készítése a partnerek számára.
+· Üzemeltetési mutatók értékelése és jelentések készítése.
+· A műszaki szabványok, licencfeltételek és szerződéses kötelezettségek betartásának ellenőrzése.
+· Együttműködés a műszaki, program-, sugárzási és IT egységekkel.</t>
+  </si>
+  <si>
+    <t>Broadcast Production Manager</t>
+  </si>
+  <si>
+    <t>Műsorgyártási vezető</t>
+  </si>
+  <si>
+    <t>· Managing, coordinating, and controlling television production processes in line with the organization’s programming, production, and financial objectives.
+· Planning production capacities, resources, and schedules for television production.
+· Ensuring efficient use of technical, human, and financial resources allocated to program production.
+· Coordinating collaboration between programming, production, technical, and administrative departments.
+· Organizing and managing the preparation, execution, and completion of production projects.
+· Overseeing adherence to production schedules, budgets, and quality standards.
+· Evaluating the efficiency of production processes and proposing optimization measures.
+· Managing and coordinating internal and external production teams.
+· Ensuring compliance with internal regulations, legal requirements, and safety standards during production.
+· Securing procurement and use of technical and production services required for project execution.
+· Collaborating in the preparation of budgets, investment plans, and strategic documents in the field of television production.
+· Preparing management reports, analyses, and supporting materials for organizational decision-making.
+· Managing changes and resolving operational, organizational, and technical issues arising during production.</t>
+  </si>
+  <si>
+    <t>· A televíziós gyártási folyamatok irányítása, koordinálása és ellenőrzése a szervezet program-, gyártási és gazdasági céljaival összhangban.
+· A gyártási kapacitások, erőforrások és ütemtervek tervezése.
+· A műsorgyártásra szánt technikai, humán és pénzügyi erőforrások hatékony felhasználásának biztosítása.
+· A program-, gyártási, műszaki és adminisztratív egységek közötti együttműködés koordinálása.
+· A gyártási projektek előkészítésének, megvalósításának és lezárásának megszervezése és irányítása.
+· A gyártási ütemtervek, költségvetések és minőségi szabványok betartásának felügyelete.
+· A gyártási folyamatok hatékonyságának értékelése és optimalizálási intézkedések javaslata.
+· Belső és külső gyártási csapatok irányítása és koordinálása.
+· A belső szabályzatok, jogszabályi követelmények és biztonsági előírások betartásának ellenőrzése.
+· A projektek megvalósításához szükséges technikai és gyártási szolgáltatások beszerzésének és felhasználásának biztosítása.
+· Együttműködés költségvetések, beruházási tervek és stratégiai dokumentumok készítésében.
+· Vezetői jelentések, elemzések és döntéstámogató anyagok készítése.
+· Változáskezelés és a gyártás során felmerülő működési, szervezési és műszaki problémák megoldása.</t>
+  </si>
+  <si>
+    <t>Broadcast Technician</t>
+  </si>
+  <si>
+    <t>Műsorszóró technikus</t>
+  </si>
+  <si>
+    <t>· Operation, monitoring, and maintenance of broadcasting technologies and equipment.
+· Ensuring the technical delivery of television, radio, or multimedia broadcasting.
+· Monitoring the technical quality of video, audio, and data signals before, during, and after broadcasting.
+· Preparing and scheduling broadcast content according to the approved broadcast plan.
+· Operating broadcast, recording, and transmission systems.
+· Monitoring the technical condition of equipment and identifying operational faults.
+· Resolving technical incidents оперативne and ensuring continuity of broadcasting.
+· Performing basic diagnostics, maintenance, and configuration of broadcasting equipment.
+· Recording operational events, technical incidents, and interventions performed.
+· Collaborating with control room staff, production teams, technical departments, and IT support.
+· Ensuring compliance with technical standards and internal operational procedures.
+· Supporting the implementation of new technologies and modernization of broadcasting infrastructure.</t>
+  </si>
+  <si>
+    <t>· Műsorszóró technológiák és berendezések üzemeltetése, felügyelete és működésének biztosítása.
+· A televíziós, rádiós vagy multimédiás sugárzás műszaki megvalósításának biztosítása.
+· A kép-, hang- és adatjelek műszaki minőségének ellenőrzése a sugárzás előtt, közben és után.
+· A műsoranyagok előkészítése és beütemezése a jóváhagyott műsorterv szerint.
+· Sugárzási, rögzítési és átviteli rendszerek kezelése.
+· A berendezések műszaki állapotának figyelése és az üzemeltetési hibák azonosítása.
+· A műszaki incidensek operatív kezelése és a folyamatos sugárzás biztosítása.
+· Alapdiagnosztika, karbantartás és konfiguráció elvégzése a műsorszóró berendezéseken.
+· Üzemeltetési események, műszaki incidensek és beavatkozások nyilvántartása.
+· Együttműködés a vezérlőszobai, produkciós, műszaki és IT csapatokkal.
+· A műszaki szabványok és belső eljárások betartásának ellenőrzése.
+· Közreműködés az új technológiák bevezetésében és az infrastruktúra korszerűsítésében.</t>
   </si>
   <si>
     <t>Camera Operator</t>
   </si>
   <si>
     <t>Filmoperatőr</t>
   </si>
   <si>
     <t>* Using a camera to shoot movies, serials, documentaries, videos, commercials, etc.
 * Choosing the appropriate type of film, lenses and filters depending on the desired objective.
 * Communicating with the director, lighting engineers and other crew members.
 * Operating a camera on a camera truck or a camera crane.</t>
   </si>
   <si>
     <t xml:space="preserve">* Kamera használata filmek, sorozatok, dokumentumfilmek, zenei klippek, reklámok stb. forgatásához.
 * Megfelelő film-, lencse- éy szűrőtípus kiválasztása az igényelt céltól függően.
 * Kommunikáció a rendezővel, világosítóval és a stáb többi tagjával.
 * Kocsin vagy kameradarun rögzített kamera kezelése.
 </t>
   </si>
   <si>
     <t>Content provider</t>
   </si>
   <si>
     <t>* Researching and creating engaging content across various media platforms.
@@ -8160,50 +8364,192 @@
 * Kommunikáció a szerkesztőkkel, kiadásvezetővel stb.</t>
   </si>
   <si>
     <t>Printer</t>
   </si>
   <si>
     <t>Nyomdász</t>
   </si>
   <si>
     <t>* Producing printed material with the help of printing presses.
 * Preparing and controlling the printing forms.
 * Securing production of a new printing form in case of its bad quality.
 * Adjusting printing presses.
 * Being responsible for keeping the correct technological procedure.
 * Controlling the quality of the press.
 * Keeping the printing presses in operation mode.</t>
   </si>
   <si>
     <t>* Nyomdaipari termékek előállítása nyomdagépek segítségével.
 * Nyomdai formák előkészítése és ellenőrzése.
 * Új nyomdai forma gyártásának biztosítása annak nem megfelelő minősége esetén.
 * Nyomdaipari gépek beállítása.
 * Felelős a helyes technológiai folyamat betartásáért.
 * Nyomdai minőség ellenőrzése.
 * Nyomdaipari gépek üzemképes állapotban tartása.</t>
+  </si>
+  <si>
+    <t>Producer</t>
+  </si>
+  <si>
+    <t>Gyártásvezető</t>
+  </si>
+  <si>
+    <t>* Overseeing the production process of various media projects, including film, television, and digital content.
+* Hiring directors, lead actors, and key technical staff to ensure high-quality production.
+* Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
+* Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
+* Managing budgets and ensuring that productions are completed within financial constraints.
+* Developing production schedules and ensuring adherence to deadlines.
+* Conducting auditions and casting sessions to select appropriate talent for projects.
+* Ensuring compliance with industry regulations and standards throughout the production process.
+* Collaborating with marketing and distribution teams to promote finished projects effectively.
+* Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
+  </si>
+  <si>
+    <t>* Különféle médiaprojektek gyártási folyamatának felügyelete, beleértve a filmeket, a televíziós és digitális tartalmakat.
+* Rendezők, főszereplők és kulcsfontosságú műszaki személyzet felvételének intézése a magas színvonalú gyártás biztosítása érdekében.
+* A művészeti személyzet közötti kommunikáció megkönnyítése, fókuszban a munkakörülményekre és a kompenzációs tárgyalásokra.
+* Az írók, rendezők, vezetők és más csapattagok közötti együttműködés koordinálása a projekt ütemterveinek és céljainak fenntartása érdekében.
+* Költségvetések kezelése és annak biztosítása, hogy a gyártások a pénzügyi kereteken belül készüljenek el.
+* Gyártási ütemtervek kidolgozása és annak biztosítása, hogy a határidőket betartsák.
+* Meghallgatások és casting ülések lefolytatása a projektekhez alkalmas tehetség kiválasztása érdekében.
+* Annak biztosítása, hogy a gyártási folyamat során betartsák az iparági szabályozásokat és normákat.
+* Együttműködés a marketing és terjesztési csapatokkal a kész projektek hatékony népszerűsítése érdekében.
+* Problémamegoldás és a gyártás során felmerülő bármely probléma kezelése, hogy a projekteket a megfelelő irányba tartsák.</t>
+  </si>
+  <si>
+    <t>Programme Editor</t>
+  </si>
+  <si>
+    <t>Műsorszerkesztő</t>
+  </si>
+  <si>
+    <t>· Development and advancement of editorial concepts for shows, programs, projects, or broadcast formats.
+· Identification, evaluation, and proposal of topics, ideas, and content concepts.
+· Preparation of editorial materials for television, radio, online, or multimedia production.
+· Assessment of the content, artistic, professional, and social value of planned projects.
+· Collaboration with authors, scriptwriters, directors, hosts, and production teams in content creation.
+· Review and approval of scripts, texts, concepts, and other creative outputs.
+· Oversight of adherence to the editorial concept during project preparation and execution.
+· Proposing content adjustments to enhance quality, attractiveness, and comprehensibility for the target audience.
+· Monitoring trends in media, culture, and society and applying them in content creation.
+· Analysis of the needs and preferences of target audiences (viewers, listeners, or users).
+· Coordination of content aspects of projects with other organizational units.
+· Ensuring compliance of content with legislative, ethical, and internal organizational rules.
+· Evaluation of the performance of programs and content projects and proposing improvement measures.
+· Participation in the preparation of programming plans and broadcast schedules.
+· Preparation of expert opinions, analyses, and recommendations related to content creation.</t>
+  </si>
+  <si>
+    <t>· Műsorok, programok, projektek vagy sugárzási formátumok dramaturgiai koncepciójának kialakítása és fejlesztése.
+· Témák, ötletek és tartalmi koncepciók felkutatása, értékelése és javaslata.
+· Dramaturgiai anyagok előkészítése televíziós, rádiós, online vagy multimédiás produkciókhoz.
+· A tervezett projektek tartalmi, művészeti, szakmai és társadalmi értékének értékelése.
+· Együttműködés szerzőkkel, forgatókönyvírókkal, rendezőkkel, műsorvezetőkkel és produkciós csapatokkal a tartalomkészítés során.
+· Forgatókönyvek, szövegek és egyéb kreatív anyagok véleményezése és jóváhagyása.
+· A dramaturgiai koncepció betartásának felügyelete a projekt előkészítése és megvalósítása során.
+· Tartalmi módosítások javaslata a minőség, vonzerő és érthetőség növelése érdekében.
+· Média-, kulturális és társadalmi trendek nyomon követése és alkalmazása a tartalomkészítésben.
+· A célcsoportok igényeinek és preferenciáinak elemzése.
+· A projektek tartalmi oldalának koordinálása más szervezeti egységekkel.
+· A tartalom jogi, etikai és belső szabályoknak való megfelelésének ellenőrzése.
+· Programok és projektek sikerességének értékelése és fejlesztési javaslatok kidolgozása.
+· Részvétel a műsortervek és adásstruktúrák kialakításában.
+· Szakmai állásfoglalások, elemzések és ajánlások készítése.</t>
+  </si>
+  <si>
+    <t>Programming Research Analyst</t>
+  </si>
+  <si>
+    <t>Műsorkutatási elemző</t>
+  </si>
+  <si>
+    <t>· Ensuring the collection, processing, and analysis of data on viewership, listenership, traffic, and media content usage.
+· Evaluating the performance of programs, shows, broadcast formats, and content projects.
+· Preparing statistical analyses, reports, and summaries for management and programming departments.
+· Monitoring the preferences, behavior, and needs of target audience groups.
+· Analyzing trends in the media market and tracking developments in consumer behavior.
+· Conducting quantitative and qualitative research focused on evaluating the programming offer.
+· Interpreting research results and formulating recommendations for programming and content decisions.
+· Evaluating competitors and comparing programming results with competing media outlets.
+· Preparing materials for the development of programming strategy and broadcast planning.
+· Processing and presenting analytical outputs to company management and specialist departments.
+· Collaborating with internal and external research agencies in the implementation of research projects.
+· Developing methodologies, indicators, and tools for measuring the performance of programming content.
+· Checking the quality, accuracy, and consistency of analyzed data.
+· Managing databases, analytical tools, and information sources used in research.</t>
+  </si>
+  <si>
+    <t>· A nézettségi, hallgatottsági, látogatottsági és médiatartalom-használati adatok gyűjtésének, feldolgozásának és elemzésének biztosítása.
+· Műsorok, adások, sugárzási formátumok és tartalmi projektek teljesítményének értékelése.
+· Statisztikai elemzések, riportok és összefoglalók készítése a menedzsment és a műsorstratégiai egységek számára.
+· A célközönség-csoportok preferenciáinak, viselkedésének és igényeinek nyomon követése.
+· A médiapiaci trendek elemzése és a fogyasztói magatartás alakulásának figyelemmel kísérése.
+· A programkínálat értékelésére irányuló kvantitatív és kvalitatív kutatások megvalósítása.
+· A kutatási eredmények értelmezése és ajánlások megfogalmazása műsor- és tartalmi döntésekhez.
+· A versenytársak értékelése és a programeredmények összehasonlítása a versenytárs médiumokkal.
+· Háttéranyagok készítése a műsorstratégia kialakításához és a műsorszerkesztés tervezéséhez.
+· Az elemzési eredmények feldolgozása és bemutatása a vállalat vezetése és a szakmai szervezeti egységek számára.
+· Együttműködés belső és külső kutatóügynökségekkel a kutatási projektek megvalósítása során.
+· Módszertanok, mutatók és eszközök kidolgozása a programtartalom teljesítményének mérésére.
+· Az elemzett adatok minőségének, pontosságának és konzisztenciájának ellenőrzése.
+· A kutatás során használt adatbázisok, elemzőeszközök és információforrások kezelése.</t>
+  </si>
+  <si>
+    <t>Programming Scheduler</t>
+  </si>
+  <si>
+    <t>Műsortervezési szakértő</t>
+  </si>
+  <si>
+    <t>· Creation, planning, and updating of broadcast program schedules in line with the organization’s programming strategy.
+· Preparation of broadcast plans, program schedules, and timing of program elements.
+· Coordination of program schedules with editorial, production, commercial, and technical departments.
+· Ensuring proper scheduling of programs, reruns, trailers, advertising blocks, and other broadcast elements.
+· Checking compliance of program schedules with legislative, licensing, and internal requirements.
+· Evaluating the effectiveness of the program structure based on viewership, listenership, and other performance indicators.
+· Preparing analyses and recommendations to optimize the program offering.
+· Implementing operational changes in the program schedule in response to extraordinary events or program adjustments.
+· Collaborating on the preparation of seasonal, thematic, and special programming projects.
+· Recording and managing data on broadcast content in relevant information systems.
+· Monitoring the fulfillment of program plans and ensuring they remain up to date.
+· Preparing materials for broadcast plans, reports, and management decision-making.</t>
+  </si>
+  <si>
+    <t>· A műsorstruktúra kialakítása, tervezése és frissítése a szervezet műsorstratégiájával összhangban.
+· Műsortervek, műsorsémák és műsorelemek időbeli elrendezésének összeállítása.
+· A műsorstruktúra koordinálása a dramaturgiai, produkciós, kereskedelmi és műszaki egységekkel.
+· A műsorok, ismétlések, ajánlók, reklámblokkok és egyéb műsorelemek megfelelő beosztásának biztosítása.
+· A műsorstruktúra jogszabályi, licenckövetelményeknek és belső előírásoknak való megfelelésének ellenőrzése.
+· A műsorstruktúra hatékonyságának értékelése a nézettségi, hallgatottsági és egyéb mutatók alapján.
+· Elemzések és javaslatok készítése a műsorkínálat optimalizálására.
+· Operatív változtatások végrehajtása rendkívüli események vagy műsorváltozások esetén.
+· Együttműködés szezonális, tematikus és speciális műsorprojektek előkészítésében.
+· A sugárzott tartalom adataik nyilvántartása és kezelése az információs rendszerekben.
+· A műsortervek teljesülésének nyomon követése és naprakészen tartása.
+· Háttéranyagok készítése a műsortervekhez, riportokhoz és vezetői döntéshozatalhoz.</t>
   </si>
   <si>
     <t>Proofreader</t>
   </si>
   <si>
     <t>Korrektor</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
     <t>* Kézirat olvasása nyomtatott és/vagy digitális formában.
 * Tartalmi, nyelvi, nyelvtani és stilisztikai hibák keresése.
 * Hibák megjelölése lektorálási jelölések segítségével.
 * Hiányosságok konzultálása a szövegek szerzőivel.
 * A kijavított kéziratok ismételt elolvasása a nyomdába küldésük előtt.</t>
   </si>
   <si>
     <t>Reporter</t>
   </si>
@@ -16381,88 +16727,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F695"/>
+  <dimension ref="A1:F705"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F695"/>
+      <selection activeCell="E6" sqref="E6:F705"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>690</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -17423,12862 +17769,13062 @@
         <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" t="s">
         <v>208</v>
       </c>
       <c r="D54" t="s">
         <v>209</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
+        <v>147</v>
+      </c>
+      <c r="C55" t="s">
         <v>212</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
         <v>213</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" s="2" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B56" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C56" t="s">
         <v>218</v>
       </c>
       <c r="D56" t="s">
         <v>219</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B57" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C57" t="s">
         <v>222</v>
       </c>
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B58" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
         <v>226</v>
       </c>
       <c r="D58" t="s">
         <v>227</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B59" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
         <v>230</v>
       </c>
       <c r="D59" t="s">
         <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
         <v>234</v>
       </c>
       <c r="D60" t="s">
         <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B61" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C61" t="s">
         <v>238</v>
       </c>
       <c r="D61" t="s">
         <v>239</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C62" t="s">
         <v>242</v>
       </c>
       <c r="D62" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C63" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D63" t="s">
         <v>246</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
         <v>249</v>
       </c>
       <c r="D64" t="s">
         <v>250</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C65" t="s">
         <v>253</v>
       </c>
       <c r="D65" t="s">
         <v>254</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C66" t="s">
         <v>257</v>
       </c>
       <c r="D66" t="s">
         <v>258</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C67" t="s">
         <v>261</v>
       </c>
       <c r="D67" t="s">
         <v>262</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B68" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C68" t="s">
         <v>265</v>
       </c>
       <c r="D68" t="s">
         <v>266</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B69" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C69" t="s">
         <v>269</v>
       </c>
       <c r="D69" t="s">
         <v>270</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B70" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C70" t="s">
         <v>273</v>
       </c>
       <c r="D70" t="s">
         <v>274</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B71" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C71" t="s">
         <v>277</v>
       </c>
       <c r="D71" t="s">
         <v>278</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B72" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C72" t="s">
         <v>281</v>
       </c>
       <c r="D72" t="s">
         <v>282</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
+        <v>216</v>
+      </c>
+      <c r="B73" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" t="s">
         <v>285</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>286</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" s="2" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B74" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C74" t="s">
         <v>291</v>
       </c>
       <c r="D74" t="s">
         <v>292</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B75" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C75" t="s">
         <v>295</v>
       </c>
       <c r="D75" t="s">
         <v>296</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B76" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C76" t="s">
         <v>299</v>
       </c>
       <c r="D76" t="s">
         <v>300</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B77" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C77" t="s">
         <v>303</v>
       </c>
       <c r="D77" t="s">
         <v>304</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B78" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C78" t="s">
         <v>307</v>
       </c>
       <c r="D78" t="s">
         <v>308</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B79" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B80" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C80" t="s">
         <v>315</v>
       </c>
       <c r="D80" t="s">
         <v>316</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B81" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C81" t="s">
         <v>319</v>
       </c>
       <c r="D81" t="s">
         <v>320</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B82" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C82" t="s">
         <v>323</v>
       </c>
       <c r="D82" t="s">
         <v>324</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B83" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C83" t="s">
         <v>327</v>
       </c>
       <c r="D83" t="s">
         <v>328</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B84" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C84" t="s">
         <v>331</v>
       </c>
       <c r="D84" t="s">
         <v>332</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B85" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C85" t="s">
         <v>335</v>
       </c>
       <c r="D85" t="s">
         <v>336</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>289</v>
+      </c>
+      <c r="B86" t="s">
+        <v>290</v>
+      </c>
+      <c r="C86" t="s">
         <v>339</v>
       </c>
-      <c r="B86" t="s">
+      <c r="D86" t="s">
         <v>340</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E86" s="2" t="s">
         <v>341</v>
       </c>
-      <c r="D86" t="s">
+      <c r="F86" s="2" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B87" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C87" t="s">
         <v>345</v>
       </c>
       <c r="D87" t="s">
         <v>346</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B88" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C88" t="s">
         <v>349</v>
       </c>
       <c r="D88" t="s">
         <v>350</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B89" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C89" t="s">
-        <v>323</v>
+        <v>353</v>
       </c>
       <c r="D89" t="s">
-        <v>324</v>
+        <v>354</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>326</v>
+        <v>356</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="B90" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="C90" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
       <c r="D90" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>358</v>
+        <v>330</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B91" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C91" t="s">
         <v>359</v>
       </c>
       <c r="D91" t="s">
         <v>360</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B92" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C92" t="s">
         <v>363</v>
       </c>
       <c r="D92" t="s">
         <v>364</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B93" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C93" t="s">
         <v>367</v>
       </c>
       <c r="D93" t="s">
         <v>368</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B94" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C94" t="s">
         <v>371</v>
       </c>
       <c r="D94" t="s">
         <v>372</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B95" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C95" t="s">
         <v>375</v>
       </c>
       <c r="D95" t="s">
         <v>376</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B96" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C96" t="s">
         <v>379</v>
       </c>
       <c r="D96" t="s">
         <v>380</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B97" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C97" t="s">
         <v>383</v>
       </c>
       <c r="D97" t="s">
         <v>384</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B98" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C98" t="s">
         <v>387</v>
       </c>
       <c r="D98" t="s">
         <v>388</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B99" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C99" t="s">
         <v>391</v>
       </c>
       <c r="D99" t="s">
         <v>392</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B100" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C100" t="s">
         <v>395</v>
       </c>
       <c r="D100" t="s">
         <v>396</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B101" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C101" t="s">
         <v>399</v>
       </c>
       <c r="D101" t="s">
         <v>400</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B102" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C102" t="s">
         <v>403</v>
       </c>
       <c r="D102" t="s">
         <v>404</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B103" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C103" t="s">
         <v>407</v>
       </c>
       <c r="D103" t="s">
         <v>408</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B104" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C104" t="s">
         <v>411</v>
       </c>
       <c r="D104" t="s">
         <v>412</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B105" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C105" t="s">
         <v>415</v>
       </c>
       <c r="D105" t="s">
         <v>416</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B106" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C106" t="s">
         <v>419</v>
       </c>
       <c r="D106" t="s">
         <v>420</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B107" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C107" t="s">
         <v>423</v>
       </c>
       <c r="D107" t="s">
         <v>424</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B108" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C108" t="s">
         <v>427</v>
       </c>
       <c r="D108" t="s">
         <v>428</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B109" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C109" t="s">
         <v>431</v>
       </c>
       <c r="D109" t="s">
         <v>432</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B110" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C110" t="s">
         <v>435</v>
       </c>
       <c r="D110" t="s">
         <v>436</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B111" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C111" t="s">
         <v>439</v>
       </c>
       <c r="D111" t="s">
         <v>440</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>441</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C112" t="s">
         <v>443</v>
       </c>
       <c r="D112" t="s">
         <v>444</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>445</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C113" t="s">
         <v>447</v>
       </c>
       <c r="D113" t="s">
         <v>448</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C114" t="s">
         <v>451</v>
       </c>
       <c r="D114" t="s">
         <v>452</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>453</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C115" t="s">
         <v>455</v>
       </c>
       <c r="D115" t="s">
         <v>456</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B116" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C116" t="s">
         <v>459</v>
       </c>
       <c r="D116" t="s">
         <v>460</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B117" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C117" t="s">
         <v>463</v>
       </c>
       <c r="D117" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>466</v>
+        <v>357</v>
       </c>
       <c r="B118" t="s">
+        <v>358</v>
+      </c>
+      <c r="C118" t="s">
         <v>467</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
+        <v>467</v>
+      </c>
+      <c r="E118" s="2" t="s">
         <v>468</v>
       </c>
-      <c r="D118" t="s">
+      <c r="F118" s="2" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B119" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C119" t="s">
         <v>472</v>
       </c>
       <c r="D119" t="s">
         <v>473</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>474</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B120" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C120" t="s">
         <v>476</v>
       </c>
       <c r="D120" t="s">
         <v>477</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B121" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C121" t="s">
         <v>480</v>
       </c>
       <c r="D121" t="s">
         <v>481</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B122" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C122" t="s">
         <v>484</v>
       </c>
       <c r="D122" t="s">
         <v>485</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B123" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C123" t="s">
         <v>488</v>
       </c>
       <c r="D123" t="s">
         <v>489</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B124" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C124" t="s">
         <v>492</v>
       </c>
       <c r="D124" t="s">
         <v>493</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B125" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C125" t="s">
         <v>496</v>
       </c>
       <c r="D125" t="s">
         <v>497</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B126" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C126" t="s">
         <v>500</v>
       </c>
       <c r="D126" t="s">
         <v>501</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B127" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C127" t="s">
         <v>504</v>
       </c>
       <c r="D127" t="s">
         <v>505</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B128" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C128" t="s">
         <v>508</v>
       </c>
       <c r="D128" t="s">
         <v>509</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B129" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C129" t="s">
         <v>512</v>
       </c>
       <c r="D129" t="s">
         <v>513</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B130" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C130" t="s">
-        <v>299</v>
+        <v>516</v>
       </c>
       <c r="D130" t="s">
-        <v>300</v>
+        <v>517</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B131" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C131" t="s">
-        <v>518</v>
+        <v>303</v>
       </c>
       <c r="D131" t="s">
-        <v>519</v>
+        <v>304</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B132" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C132" t="s">
         <v>522</v>
       </c>
       <c r="D132" t="s">
         <v>523</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B133" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C133" t="s">
         <v>526</v>
       </c>
       <c r="D133" t="s">
         <v>527</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B134" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C134" t="s">
         <v>530</v>
       </c>
       <c r="D134" t="s">
         <v>531</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B135" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C135" t="s">
         <v>534</v>
       </c>
       <c r="D135" t="s">
         <v>535</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B136" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136" t="s">
         <v>539</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B137" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C137" t="s">
         <v>542</v>
       </c>
       <c r="D137" t="s">
         <v>543</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B138" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C138" t="s">
         <v>546</v>
       </c>
       <c r="D138" t="s">
         <v>547</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B139" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C139" t="s">
         <v>550</v>
       </c>
       <c r="D139" t="s">
         <v>551</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B140" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C140" t="s">
         <v>554</v>
       </c>
       <c r="D140" t="s">
         <v>555</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B141" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C141" t="s">
         <v>558</v>
       </c>
       <c r="D141" t="s">
         <v>559</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B142" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C142" t="s">
         <v>562</v>
       </c>
       <c r="D142" t="s">
         <v>563</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B143" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C143" t="s">
         <v>566</v>
       </c>
       <c r="D143" t="s">
         <v>567</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B144" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C144" t="s">
         <v>570</v>
       </c>
       <c r="D144" t="s">
         <v>571</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B145" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145" t="s">
         <v>575</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B146" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C146" t="s">
         <v>578</v>
       </c>
       <c r="D146" t="s">
         <v>579</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B147" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C147" t="s">
         <v>582</v>
       </c>
       <c r="D147" t="s">
         <v>583</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B148" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C148" t="s">
         <v>586</v>
       </c>
       <c r="D148" t="s">
         <v>587</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B149" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C149" t="s">
         <v>590</v>
       </c>
       <c r="D149" t="s">
         <v>591</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B150" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C150" t="s">
         <v>594</v>
       </c>
       <c r="D150" t="s">
         <v>595</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C151" t="s">
         <v>598</v>
       </c>
       <c r="D151" t="s">
         <v>599</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B152" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C152" t="s">
         <v>602</v>
       </c>
       <c r="D152" t="s">
         <v>603</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B153" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C153" t="s">
         <v>606</v>
       </c>
       <c r="D153" t="s">
         <v>607</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>608</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B154" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C154" t="s">
         <v>610</v>
       </c>
       <c r="D154" t="s">
         <v>611</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>612</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
+        <v>470</v>
+      </c>
+      <c r="B155" t="s">
+        <v>471</v>
+      </c>
+      <c r="C155" t="s">
         <v>614</v>
       </c>
-      <c r="B155" t="s">
+      <c r="D155" t="s">
         <v>615</v>
       </c>
-      <c r="C155" t="s">
+      <c r="E155" s="2" t="s">
         <v>616</v>
       </c>
-      <c r="D155" t="s">
+      <c r="F155" s="2" t="s">
         <v>617</v>
-      </c>
-[...4 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B156" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C156" t="s">
         <v>620</v>
       </c>
       <c r="D156" t="s">
         <v>621</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B157" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C157" t="s">
         <v>624</v>
       </c>
       <c r="D157" t="s">
         <v>625</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
+        <v>618</v>
+      </c>
+      <c r="B158" t="s">
+        <v>619</v>
+      </c>
+      <c r="C158" t="s">
         <v>628</v>
       </c>
-      <c r="B158" t="s">
+      <c r="D158" t="s">
         <v>629</v>
       </c>
-      <c r="C158" t="s">
+      <c r="E158" s="2" t="s">
         <v>630</v>
       </c>
-      <c r="D158" t="s">
+      <c r="F158" s="2" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B159" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C159" t="s">
         <v>634</v>
       </c>
       <c r="D159" t="s">
         <v>635</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B160" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C160" t="s">
         <v>638</v>
       </c>
       <c r="D160" t="s">
         <v>639</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B161" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C161" t="s">
         <v>642</v>
       </c>
       <c r="D161" t="s">
         <v>643</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>644</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B162" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C162" t="s">
         <v>646</v>
       </c>
       <c r="D162" t="s">
         <v>647</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B163" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C163" t="s">
         <v>650</v>
       </c>
       <c r="D163" t="s">
         <v>651</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>652</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B164" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C164" t="s">
-        <v>379</v>
+        <v>654</v>
       </c>
       <c r="D164" t="s">
-        <v>380</v>
+        <v>655</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B165" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C165" t="s">
-        <v>656</v>
+        <v>383</v>
       </c>
       <c r="D165" t="s">
-        <v>657</v>
+        <v>384</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B166" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C166" t="s">
         <v>660</v>
       </c>
       <c r="D166" t="s">
         <v>661</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B167" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C167" t="s">
         <v>664</v>
       </c>
       <c r="D167" t="s">
         <v>665</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B168" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C168" t="s">
         <v>668</v>
       </c>
       <c r="D168" t="s">
         <v>669</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B169" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C169" t="s">
         <v>672</v>
       </c>
       <c r="D169" t="s">
         <v>673</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B170" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C170" t="s">
         <v>676</v>
       </c>
       <c r="D170" t="s">
         <v>677</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>678</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B171" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C171" t="s">
         <v>680</v>
       </c>
       <c r="D171" t="s">
         <v>681</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B172" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C172" t="s">
         <v>684</v>
       </c>
       <c r="D172" t="s">
         <v>685</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B173" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C173" t="s">
         <v>688</v>
       </c>
       <c r="D173" t="s">
         <v>689</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B174" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C174" t="s">
         <v>692</v>
       </c>
       <c r="D174" t="s">
         <v>693</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B175" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C175" t="s">
-        <v>245</v>
+        <v>696</v>
       </c>
       <c r="D175" t="s">
-        <v>246</v>
+        <v>697</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B176" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C176" t="s">
-        <v>698</v>
+        <v>249</v>
       </c>
       <c r="D176" t="s">
-        <v>699</v>
+        <v>250</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B177" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C177" t="s">
         <v>702</v>
       </c>
       <c r="D177" t="s">
         <v>703</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B178" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C178" t="s">
         <v>706</v>
       </c>
       <c r="D178" t="s">
         <v>707</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B179" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C179" t="s">
         <v>710</v>
       </c>
       <c r="D179" t="s">
         <v>711</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B180" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C180" t="s">
         <v>714</v>
       </c>
       <c r="D180" t="s">
         <v>715</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B181" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C181" t="s">
         <v>718</v>
       </c>
       <c r="D181" t="s">
         <v>719</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B182" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C182" t="s">
         <v>722</v>
       </c>
       <c r="D182" t="s">
         <v>723</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B183" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C183" t="s">
         <v>726</v>
       </c>
       <c r="D183" t="s">
         <v>727</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B184" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C184" t="s">
         <v>730</v>
       </c>
       <c r="D184" t="s">
         <v>731</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B185" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C185" t="s">
         <v>734</v>
       </c>
       <c r="D185" t="s">
         <v>735</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B186" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C186" t="s">
         <v>738</v>
       </c>
       <c r="D186" t="s">
         <v>739</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>740</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B187" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C187" t="s">
         <v>742</v>
       </c>
       <c r="D187" t="s">
         <v>743</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B188" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C188" t="s">
         <v>746</v>
       </c>
       <c r="D188" t="s">
         <v>747</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
+        <v>632</v>
+      </c>
+      <c r="B189" t="s">
+        <v>633</v>
+      </c>
+      <c r="C189" t="s">
         <v>750</v>
       </c>
-      <c r="B189" t="s">
+      <c r="D189" t="s">
         <v>751</v>
       </c>
-      <c r="C189" t="s">
+      <c r="E189" s="2" t="s">
         <v>752</v>
       </c>
-      <c r="D189" t="s">
+      <c r="F189" s="2" t="s">
         <v>753</v>
-      </c>
-[...4 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B190" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C190" t="s">
         <v>756</v>
       </c>
       <c r="D190" t="s">
         <v>757</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B191" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C191" t="s">
         <v>760</v>
       </c>
       <c r="D191" t="s">
         <v>761</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B192" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C192" t="s">
         <v>764</v>
       </c>
       <c r="D192" t="s">
         <v>765</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B193" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C193" t="s">
         <v>768</v>
       </c>
       <c r="D193" t="s">
         <v>769</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B194" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C194" t="s">
         <v>772</v>
       </c>
       <c r="D194" t="s">
         <v>773</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B195" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C195" t="s">
         <v>776</v>
       </c>
       <c r="D195" t="s">
         <v>777</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B196" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C196" t="s">
         <v>780</v>
       </c>
       <c r="D196" t="s">
         <v>781</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B197" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C197" t="s">
         <v>784</v>
       </c>
       <c r="D197" t="s">
         <v>785</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B198" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C198" t="s">
         <v>788</v>
       </c>
       <c r="D198" t="s">
         <v>789</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B199" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C199" t="s">
         <v>792</v>
       </c>
       <c r="D199" t="s">
         <v>793</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B200" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C200" t="s">
         <v>796</v>
       </c>
       <c r="D200" t="s">
         <v>797</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B201" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C201" t="s">
         <v>800</v>
       </c>
       <c r="D201" t="s">
         <v>801</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B202" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C202" t="s">
         <v>804</v>
       </c>
       <c r="D202" t="s">
         <v>805</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B203" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C203" t="s">
         <v>808</v>
       </c>
       <c r="D203" t="s">
         <v>809</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B204" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C204" t="s">
         <v>812</v>
       </c>
       <c r="D204" t="s">
         <v>813</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B205" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C205" t="s">
         <v>816</v>
       </c>
       <c r="D205" t="s">
         <v>817</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B206" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C206" t="s">
         <v>820</v>
       </c>
       <c r="D206" t="s">
         <v>821</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B207" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C207" t="s">
         <v>824</v>
       </c>
       <c r="D207" t="s">
         <v>825</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B208" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C208" t="s">
         <v>828</v>
       </c>
       <c r="D208" t="s">
         <v>829</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B209" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C209" t="s">
         <v>832</v>
       </c>
       <c r="D209" t="s">
         <v>833</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B210" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C210" t="s">
         <v>836</v>
       </c>
       <c r="D210" t="s">
         <v>837</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B211" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C211" t="s">
         <v>840</v>
       </c>
       <c r="D211" t="s">
         <v>841</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>842</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B212" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C212" t="s">
         <v>844</v>
       </c>
       <c r="D212" t="s">
         <v>845</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>846</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B213" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C213" t="s">
         <v>848</v>
       </c>
       <c r="D213" t="s">
         <v>849</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
+        <v>754</v>
+      </c>
+      <c r="B214" t="s">
+        <v>755</v>
+      </c>
+      <c r="C214" t="s">
         <v>852</v>
       </c>
-      <c r="B214" t="s">
+      <c r="D214" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B215" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C215" t="s">
-        <v>518</v>
+        <v>303</v>
       </c>
       <c r="D215" t="s">
-        <v>519</v>
+        <v>304</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B216" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C216" t="s">
-        <v>858</v>
+        <v>522</v>
       </c>
       <c r="D216" t="s">
-        <v>859</v>
+        <v>523</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B217" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C217" t="s">
         <v>862</v>
       </c>
       <c r="D217" t="s">
         <v>863</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B218" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C218" t="s">
         <v>866</v>
       </c>
       <c r="D218" t="s">
         <v>867</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B219" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C219" t="s">
         <v>870</v>
       </c>
       <c r="D219" t="s">
         <v>871</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B220" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C220" t="s">
         <v>874</v>
       </c>
       <c r="D220" t="s">
         <v>875</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B221" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C221" t="s">
         <v>878</v>
       </c>
       <c r="D221" t="s">
         <v>879</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B222" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C222" t="s">
         <v>882</v>
       </c>
       <c r="D222" t="s">
         <v>883</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B223" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C223" t="s">
-        <v>307</v>
+        <v>886</v>
       </c>
       <c r="D223" t="s">
-        <v>308</v>
+        <v>887</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>309</v>
+        <v>888</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>310</v>
+        <v>889</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B224" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C224" t="s">
-        <v>886</v>
+        <v>311</v>
       </c>
       <c r="D224" t="s">
-        <v>887</v>
+        <v>312</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>888</v>
+        <v>313</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>889</v>
+        <v>314</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B225" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C225" t="s">
         <v>890</v>
       </c>
       <c r="D225" t="s">
         <v>891</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>892</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B226" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C226" t="s">
         <v>894</v>
       </c>
       <c r="D226" t="s">
         <v>895</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>896</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B227" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C227" t="s">
-        <v>315</v>
+        <v>898</v>
       </c>
       <c r="D227" t="s">
-        <v>316</v>
+        <v>899</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>317</v>
+        <v>900</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>318</v>
+        <v>901</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B228" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C228" t="s">
-        <v>898</v>
+        <v>319</v>
       </c>
       <c r="D228" t="s">
-        <v>899</v>
+        <v>320</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>900</v>
+        <v>321</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>901</v>
+        <v>322</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B229" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C229" t="s">
         <v>902</v>
       </c>
       <c r="D229" t="s">
         <v>903</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B230" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C230" t="s">
         <v>906</v>
       </c>
       <c r="D230" t="s">
         <v>907</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B231" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C231" t="s">
         <v>910</v>
       </c>
       <c r="D231" t="s">
         <v>911</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>912</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B232" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C232" t="s">
-        <v>323</v>
+        <v>914</v>
       </c>
       <c r="D232" t="s">
-        <v>324</v>
+        <v>915</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>916</v>
+        <v>856</v>
       </c>
       <c r="B233" t="s">
-        <v>917</v>
+        <v>857</v>
       </c>
       <c r="C233" t="s">
+        <v>327</v>
+      </c>
+      <c r="D233" t="s">
+        <v>328</v>
+      </c>
+      <c r="E233" s="2" t="s">
         <v>918</v>
       </c>
-      <c r="D233" t="s">
-[...2 lines deleted...]
-      <c r="E233" s="2" t="s">
+      <c r="F233" s="2" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B234" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C234" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D234" t="s">
         <v>922</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>923</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B235" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C235" t="s">
         <v>925</v>
       </c>
       <c r="D235" t="s">
         <v>926</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B236" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C236" t="s">
         <v>929</v>
       </c>
       <c r="D236" t="s">
         <v>930</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B237" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C237" t="s">
         <v>933</v>
       </c>
       <c r="D237" t="s">
         <v>934</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B238" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C238" t="s">
         <v>937</v>
       </c>
       <c r="D238" t="s">
         <v>938</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>939</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B239" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C239" t="s">
         <v>941</v>
       </c>
       <c r="D239" t="s">
         <v>942</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>943</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
+        <v>920</v>
+      </c>
+      <c r="B240" t="s">
+        <v>921</v>
+      </c>
+      <c r="C240" t="s">
         <v>945</v>
       </c>
-      <c r="B240" t="s">
+      <c r="D240" t="s">
         <v>946</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" s="2" t="s">
         <v>947</v>
       </c>
-      <c r="D240" t="s">
-[...2 lines deleted...]
-      <c r="E240" s="2" t="s">
+      <c r="F240" s="2" t="s">
         <v>948</v>
-      </c>
-[...1 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B241" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C241" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="D241" t="s">
         <v>951</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B242" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C242" t="s">
         <v>954</v>
       </c>
       <c r="D242" t="s">
         <v>955</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B243" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C243" t="s">
         <v>958</v>
       </c>
       <c r="D243" t="s">
         <v>959</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B244" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C244" t="s">
         <v>962</v>
       </c>
       <c r="D244" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B245" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C245" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D245" t="s">
         <v>966</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B246" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C246" t="s">
         <v>969</v>
       </c>
       <c r="D246" t="s">
         <v>970</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B247" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C247" t="s">
         <v>973</v>
       </c>
       <c r="D247" t="s">
         <v>974</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B248" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C248" t="s">
         <v>977</v>
       </c>
       <c r="D248" t="s">
         <v>978</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B249" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C249" t="s">
         <v>981</v>
       </c>
       <c r="D249" t="s">
         <v>982</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>983</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B250" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C250" t="s">
         <v>985</v>
       </c>
       <c r="D250" t="s">
         <v>986</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B251" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C251" t="s">
         <v>989</v>
       </c>
       <c r="D251" t="s">
         <v>990</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
+        <v>949</v>
+      </c>
+      <c r="B252" t="s">
+        <v>950</v>
+      </c>
+      <c r="C252" t="s">
         <v>993</v>
       </c>
-      <c r="B252" t="s">
+      <c r="D252" t="s">
         <v>994</v>
       </c>
-      <c r="C252" t="s">
+      <c r="E252" s="2" t="s">
         <v>995</v>
       </c>
-      <c r="D252" t="s">
+      <c r="F252" s="2" t="s">
         <v>996</v>
-      </c>
-[...4 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B253" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C253" t="s">
         <v>999</v>
       </c>
       <c r="D253" t="s">
         <v>1000</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B254" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C254" t="s">
         <v>1003</v>
       </c>
       <c r="D254" t="s">
         <v>1004</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B255" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C255" t="s">
         <v>1007</v>
       </c>
       <c r="D255" t="s">
         <v>1008</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B256" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C256" t="s">
         <v>1011</v>
       </c>
       <c r="D256" t="s">
         <v>1012</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B257" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C257" t="s">
         <v>1015</v>
       </c>
       <c r="D257" t="s">
         <v>1016</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B258" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C258" t="s">
         <v>1019</v>
       </c>
       <c r="D258" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B259" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C259" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D259" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B260" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C260" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D260" t="s">
         <v>1026</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B261" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C261" t="s">
         <v>1029</v>
       </c>
       <c r="D261" t="s">
         <v>1030</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B262" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C262" t="s">
         <v>1033</v>
       </c>
       <c r="D262" t="s">
         <v>1034</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B263" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C263" t="s">
         <v>1037</v>
       </c>
       <c r="D263" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B264" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C264" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D264" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B265" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C265" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D265" t="s">
         <v>1044</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B266" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C266" t="s">
         <v>1047</v>
       </c>
       <c r="D266" t="s">
         <v>1048</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B267" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C267" t="s">
         <v>1051</v>
       </c>
       <c r="D267" t="s">
         <v>1052</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B268" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C268" t="s">
         <v>1055</v>
       </c>
       <c r="D268" t="s">
         <v>1056</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B269" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C269" t="s">
         <v>1059</v>
       </c>
       <c r="D269" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B270" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C270" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D270" t="s">
         <v>1063</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B271" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C271" t="s">
         <v>1066</v>
       </c>
       <c r="D271" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B272" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C272" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D272" t="s">
         <v>1070</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B273" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C273" t="s">
         <v>1073</v>
       </c>
       <c r="D273" t="s">
         <v>1074</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B274" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C274" t="s">
         <v>1077</v>
       </c>
       <c r="D274" t="s">
         <v>1078</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B275" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C275" t="s">
         <v>1081</v>
       </c>
       <c r="D275" t="s">
         <v>1082</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B276" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C276" t="s">
         <v>1085</v>
       </c>
       <c r="D276" t="s">
         <v>1086</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B277" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C277" t="s">
         <v>1089</v>
       </c>
       <c r="D277" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B278" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C278" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D278" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B279" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C279" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D279" t="s">
         <v>1096</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B280" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C280" t="s">
         <v>1099</v>
       </c>
       <c r="D280" t="s">
         <v>1100</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B281" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C281" t="s">
         <v>1103</v>
       </c>
       <c r="D281" t="s">
         <v>1104</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B282" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C282" t="s">
         <v>1107</v>
       </c>
       <c r="D282" t="s">
         <v>1108</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B283" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C283" t="s">
         <v>1111</v>
       </c>
       <c r="D283" t="s">
         <v>1112</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B284" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C284" t="s">
         <v>1115</v>
       </c>
       <c r="D284" t="s">
         <v>1116</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B285" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C285" t="s">
         <v>1119</v>
       </c>
       <c r="D285" t="s">
         <v>1120</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B286" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C286" t="s">
         <v>1123</v>
       </c>
       <c r="D286" t="s">
         <v>1124</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B287" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C287" t="s">
         <v>1127</v>
       </c>
       <c r="D287" t="s">
         <v>1128</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B288" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C288" t="s">
         <v>1131</v>
       </c>
       <c r="D288" t="s">
         <v>1132</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B289" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C289" t="s">
         <v>1135</v>
       </c>
       <c r="D289" t="s">
         <v>1136</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B290" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C290" t="s">
         <v>1139</v>
       </c>
       <c r="D290" t="s">
         <v>1140</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B291" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C291" t="s">
         <v>1143</v>
       </c>
       <c r="D291" t="s">
         <v>1144</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B292" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C292" t="s">
         <v>1147</v>
       </c>
       <c r="D292" t="s">
         <v>1148</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B293" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C293" t="s">
         <v>1151</v>
       </c>
       <c r="D293" t="s">
         <v>1152</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B294" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C294" t="s">
         <v>1155</v>
       </c>
       <c r="D294" t="s">
         <v>1156</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B295" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C295" t="s">
         <v>1159</v>
       </c>
       <c r="D295" t="s">
         <v>1160</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B296" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C296" t="s">
         <v>1163</v>
       </c>
       <c r="D296" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B297" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C297" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="D297" t="s">
         <v>1167</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B298" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C298" t="s">
         <v>1170</v>
       </c>
       <c r="D298" t="s">
         <v>1171</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B299" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C299" t="s">
         <v>1174</v>
       </c>
       <c r="D299" t="s">
         <v>1175</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B300" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C300" t="s">
         <v>1178</v>
       </c>
       <c r="D300" t="s">
         <v>1179</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B301" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C301" t="s">
         <v>1182</v>
       </c>
       <c r="D301" t="s">
         <v>1183</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B302" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C302" t="s">
         <v>1186</v>
       </c>
       <c r="D302" t="s">
         <v>1187</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B303" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C303" t="s">
         <v>1190</v>
       </c>
       <c r="D303" t="s">
         <v>1191</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B304" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C304" t="s">
         <v>1194</v>
       </c>
       <c r="D304" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B305" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C305" t="s">
-        <v>902</v>
+        <v>1198</v>
       </c>
       <c r="D305" t="s">
-        <v>903</v>
+        <v>1198</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B306" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C306" t="s">
         <v>906</v>
       </c>
       <c r="D306" t="s">
         <v>907</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B307" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C307" t="s">
-        <v>1201</v>
+        <v>910</v>
       </c>
       <c r="D307" t="s">
-        <v>1202</v>
+        <v>911</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B308" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C308" t="s">
         <v>1205</v>
       </c>
       <c r="D308" t="s">
         <v>1206</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B309" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C309" t="s">
         <v>1209</v>
       </c>
       <c r="D309" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B310" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C310" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D310" t="s">
         <v>1213</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1215</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B311" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C311" t="s">
         <v>1216</v>
       </c>
       <c r="D311" t="s">
         <v>1217</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B312" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C312" t="s">
         <v>1220</v>
       </c>
       <c r="D312" t="s">
         <v>1221</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B313" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C313" t="s">
         <v>1224</v>
       </c>
       <c r="D313" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B314" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C314" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="D314" t="s">
         <v>1228</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B315" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C315" t="s">
         <v>1231</v>
       </c>
       <c r="D315" t="s">
         <v>1232</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B316" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C316" t="s">
         <v>1235</v>
       </c>
       <c r="D316" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1238</v>
+        <v>997</v>
       </c>
       <c r="B317" t="s">
+        <v>998</v>
+      </c>
+      <c r="C317" t="s">
         <v>1239</v>
       </c>
-      <c r="C317" t="s">
+      <c r="D317" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E317" s="2" t="s">
         <v>1240</v>
       </c>
-      <c r="D317" t="s">
+      <c r="F317" s="2" t="s">
         <v>1241</v>
-      </c>
-[...4 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B318" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C318" t="s">
         <v>1244</v>
       </c>
       <c r="D318" t="s">
         <v>1245</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B319" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C319" t="s">
         <v>1248</v>
       </c>
       <c r="D319" t="s">
         <v>1249</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B320" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C320" t="s">
         <v>1252</v>
       </c>
       <c r="D320" t="s">
         <v>1253</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1254</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1255</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B321" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C321" t="s">
         <v>1256</v>
       </c>
       <c r="D321" t="s">
         <v>1257</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1258</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B322" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C322" t="s">
         <v>1260</v>
       </c>
       <c r="D322" t="s">
         <v>1261</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B323" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C323" t="s">
         <v>1264</v>
       </c>
       <c r="D323" t="s">
         <v>1265</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B324" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C324" t="s">
         <v>1268</v>
       </c>
       <c r="D324" t="s">
         <v>1269</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B325" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C325" t="s">
         <v>1272</v>
       </c>
       <c r="D325" t="s">
         <v>1273</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B326" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C326" t="s">
         <v>1276</v>
       </c>
       <c r="D326" t="s">
         <v>1277</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B327" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C327" t="s">
         <v>1280</v>
       </c>
       <c r="D327" t="s">
         <v>1281</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B328" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C328" t="s">
         <v>1284</v>
       </c>
       <c r="D328" t="s">
         <v>1285</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B329" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C329" t="s">
         <v>1288</v>
       </c>
       <c r="D329" t="s">
         <v>1289</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B330" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C330" t="s">
         <v>1292</v>
       </c>
       <c r="D330" t="s">
         <v>1293</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B331" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C331" t="s">
         <v>1296</v>
       </c>
       <c r="D331" t="s">
         <v>1297</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B332" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C332" t="s">
         <v>1300</v>
       </c>
       <c r="D332" t="s">
         <v>1301</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B333" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C333" t="s">
         <v>1304</v>
       </c>
       <c r="D333" t="s">
         <v>1305</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B334" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C334" t="s">
         <v>1308</v>
       </c>
       <c r="D334" t="s">
         <v>1309</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="B335" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="C335" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="D335" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1312</v>
+        <v>1306</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C336" t="s">
         <v>1314</v>
       </c>
-      <c r="B336" t="s">
+      <c r="D336" t="s">
         <v>1315</v>
       </c>
-      <c r="C336" t="s">
+      <c r="E336" s="2" t="s">
         <v>1316</v>
       </c>
-      <c r="D336" t="s">
+      <c r="F336" s="2" t="s">
         <v>1317</v>
-      </c>
-[...4 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B337" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C337" t="s">
         <v>1320</v>
       </c>
       <c r="D337" t="s">
         <v>1321</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B338" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C338" t="s">
         <v>1324</v>
       </c>
       <c r="D338" t="s">
         <v>1325</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B339" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C339" t="s">
         <v>1328</v>
       </c>
       <c r="D339" t="s">
         <v>1329</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B340" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C340" t="s">
         <v>1332</v>
       </c>
       <c r="D340" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B341" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C341" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="D341" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B342" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C342" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D342" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="F342" s="2" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B343" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C343" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="D343" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B344" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C344" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D344" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B345" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C345" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="D345" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B346" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C346" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="D346" t="s">
         <v>1356</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B347" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C347" t="s">
         <v>1359</v>
       </c>
       <c r="D347" t="s">
         <v>1360</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B348" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C348" t="s">
         <v>1363</v>
       </c>
       <c r="D348" t="s">
         <v>1364</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B349" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C349" t="s">
         <v>1367</v>
       </c>
       <c r="D349" t="s">
         <v>1368</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B350" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C350" t="s">
         <v>1371</v>
       </c>
       <c r="D350" t="s">
         <v>1372</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B351" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C351" t="s">
         <v>1375</v>
       </c>
       <c r="D351" t="s">
         <v>1376</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B352" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C352" t="s">
         <v>1379</v>
       </c>
       <c r="D352" t="s">
         <v>1380</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B353" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C353" t="s">
         <v>1383</v>
       </c>
       <c r="D353" t="s">
         <v>1384</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B354" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C354" t="s">
         <v>1387</v>
       </c>
       <c r="D354" t="s">
         <v>1388</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B355" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C355" t="s">
         <v>1391</v>
       </c>
       <c r="D355" t="s">
         <v>1392</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1393</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C356" t="s">
         <v>1395</v>
       </c>
-      <c r="B356" t="s">
+      <c r="D356" t="s">
         <v>1396</v>
       </c>
-      <c r="C356" t="s">
+      <c r="E356" s="2" t="s">
         <v>1397</v>
       </c>
-      <c r="D356" t="s">
+      <c r="F356" s="2" t="s">
         <v>1398</v>
-      </c>
-[...4 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1395</v>
+        <v>1318</v>
       </c>
       <c r="B357" t="s">
-        <v>1396</v>
+        <v>1319</v>
       </c>
       <c r="C357" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E357" s="2" t="s">
         <v>1401</v>
       </c>
-      <c r="D357" t="s">
+      <c r="F357" s="2" t="s">
         <v>1402</v>
-      </c>
-[...4 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1395</v>
+        <v>1318</v>
       </c>
       <c r="B358" t="s">
-        <v>1396</v>
+        <v>1319</v>
       </c>
       <c r="C358" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E358" s="2" t="s">
         <v>1405</v>
       </c>
-      <c r="D358" t="s">
+      <c r="F358" s="2" t="s">
         <v>1406</v>
-      </c>
-[...4 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1395</v>
+        <v>1318</v>
       </c>
       <c r="B359" t="s">
-        <v>1396</v>
+        <v>1319</v>
       </c>
       <c r="C359" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E359" s="2" t="s">
         <v>1409</v>
       </c>
-      <c r="D359" t="s">
+      <c r="F359" s="2" t="s">
         <v>1410</v>
-      </c>
-[...4 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1395</v>
+        <v>1318</v>
       </c>
       <c r="B360" t="s">
-        <v>1396</v>
+        <v>1319</v>
       </c>
       <c r="C360" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E360" s="2" t="s">
         <v>1413</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F360" s="2" t="s">
         <v>1414</v>
-      </c>
-[...4 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D361" t="s">
         <v>1416</v>
       </c>
-      <c r="B361" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E361" s="2" t="s">
-        <v>228</v>
+        <v>1417</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>229</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1416</v>
+        <v>1318</v>
       </c>
       <c r="B362" t="s">
-        <v>1416</v>
+        <v>1319</v>
       </c>
       <c r="C362" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="D362" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1416</v>
+        <v>1318</v>
       </c>
       <c r="B363" t="s">
-        <v>1416</v>
+        <v>1319</v>
       </c>
       <c r="C363" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="D363" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1425</v>
+        <v>1318</v>
       </c>
       <c r="B364" t="s">
-        <v>1426</v>
+        <v>1319</v>
       </c>
       <c r="C364" t="s">
         <v>1427</v>
       </c>
       <c r="D364" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1425</v>
+        <v>1318</v>
       </c>
       <c r="B365" t="s">
-        <v>1426</v>
+        <v>1319</v>
       </c>
       <c r="C365" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="D365" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="B366" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="C366" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="D366" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="B367" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="C367" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="D367" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="B368" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="C368" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="D368" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="B369" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="C369" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="D369" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="B370" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="C370" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="D370" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1425</v>
+        <v>1456</v>
       </c>
       <c r="B371" t="s">
-        <v>1426</v>
+        <v>1456</v>
       </c>
       <c r="C371" t="s">
-        <v>1453</v>
+        <v>230</v>
       </c>
       <c r="D371" t="s">
-        <v>1454</v>
+        <v>231</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1455</v>
+        <v>232</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1456</v>
+        <v>233</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1425</v>
+        <v>1456</v>
       </c>
       <c r="B372" t="s">
-        <v>1426</v>
+        <v>1456</v>
       </c>
       <c r="C372" t="s">
         <v>1457</v>
       </c>
       <c r="D372" t="s">
         <v>1458</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1425</v>
+        <v>1456</v>
       </c>
       <c r="B373" t="s">
-        <v>1426</v>
+        <v>1456</v>
       </c>
       <c r="C373" t="s">
         <v>1461</v>
       </c>
       <c r="D373" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B374" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C374" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="D374" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B375" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C375" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="D375" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B376" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C376" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="D376" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B377" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C377" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="D377" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B378" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C378" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="D378" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B379" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C379" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="D379" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B380" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C380" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="D380" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B381" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C381" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="D381" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B382" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C382" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="D382" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B383" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C383" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D383" t="s">
         <v>1501</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B384" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C384" t="s">
         <v>1504</v>
       </c>
       <c r="D384" t="s">
         <v>1505</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1506</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B385" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C385" t="s">
         <v>1508</v>
       </c>
       <c r="D385" t="s">
         <v>1509</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B386" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C386" t="s">
         <v>1512</v>
       </c>
       <c r="D386" t="s">
         <v>1513</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1514</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B387" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C387" t="s">
         <v>1516</v>
       </c>
       <c r="D387" t="s">
         <v>1517</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B388" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C388" t="s">
         <v>1520</v>
       </c>
       <c r="D388" t="s">
         <v>1521</v>
       </c>
-      <c r="E388" s="2"/>
-      <c r="F388" s="2"/>
+      <c r="E388" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F388" s="2" t="s">
+        <v>1523</v>
+      </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B389" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C389" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="D389" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B390" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C390" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="D390" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B391" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C391" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="D391" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B392" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C392" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="D392" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B393" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C393" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="D393" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B394" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C394" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="D394" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B395" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C395" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="D395" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B396" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C396" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="D396" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B397" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C397" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="D397" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B398" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C398" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D398" t="s">
-        <v>1559</v>
-[...4 lines deleted...]
-      <c r="F398" s="2" t="s">
         <v>1561</v>
       </c>
+      <c r="E398" s="2"/>
+      <c r="F398" s="2"/>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B399" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C399" t="s">
         <v>1562</v>
       </c>
       <c r="D399" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B400" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C400" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D400" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B401" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C401" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D401" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B402" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C402" t="s">
-        <v>574</v>
+        <v>1574</v>
       </c>
       <c r="D402" t="s">
-        <v>575</v>
+        <v>1575</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="F402" s="2" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B403" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C403" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="D403" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B404" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C404" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="D404" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B405" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C405" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="D405" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B406" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C406" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="D406" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B407" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C407" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="D407" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B408" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C408" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="D408" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B409" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C409" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="D409" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B410" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C410" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="D410" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B411" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C411" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="D411" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B412" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C412" t="s">
-        <v>1610</v>
+        <v>578</v>
       </c>
       <c r="D412" t="s">
-        <v>1611</v>
+        <v>579</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B413" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C413" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="D413" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B414" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C414" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D414" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B415" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C415" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="D415" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B416" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C416" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="D416" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B417" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C417" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="D417" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B418" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C418" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="D418" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B419" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C419" t="s">
         <v>1639</v>
       </c>
       <c r="D419" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E419" s="2" t="s">
         <v>1640</v>
       </c>
-      <c r="E419" s="2" t="s">
+      <c r="F419" s="2" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B420" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C420" t="s">
-        <v>355</v>
+        <v>1642</v>
       </c>
       <c r="D420" t="s">
-        <v>356</v>
+        <v>1643</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B421" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C421" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D421" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B422" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C422" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="D422" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B423" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C423" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="D423" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B424" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C424" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="D424" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B425" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C425" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="D425" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B426" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C426" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="D426" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B427" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C427" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="D427" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1637</v>
+        <v>1465</v>
       </c>
       <c r="B428" t="s">
-        <v>1638</v>
+        <v>1466</v>
       </c>
       <c r="C428" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="D428" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B429" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C429" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="D429" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B430" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C430" t="s">
-        <v>1678</v>
+        <v>359</v>
       </c>
       <c r="D430" t="s">
-        <v>1679</v>
+        <v>360</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B431" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C431" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="D431" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B432" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C432" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="D432" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B433" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C433" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="D433" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B434" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C434" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="D434" t="s">
         <v>1695</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>1696</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B435" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C435" t="s">
         <v>1698</v>
       </c>
       <c r="D435" t="s">
         <v>1699</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>1700</v>
       </c>
       <c r="F435" s="2" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="B436" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="C436" t="s">
         <v>1702</v>
       </c>
       <c r="D436" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B437" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C437" t="s">
         <v>1706</v>
       </c>
-      <c r="C437" t="s">
+      <c r="D437" t="s">
         <v>1707</v>
       </c>
-      <c r="D437" t="s">
+      <c r="E437" s="2" t="s">
         <v>1708</v>
       </c>
-      <c r="E437" s="2" t="s">
+      <c r="F437" s="2" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B438" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C438" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D438" t="s">
         <v>1711</v>
       </c>
-      <c r="D438" t="s">
+      <c r="E438" s="2" t="s">
         <v>1712</v>
       </c>
-      <c r="E438" s="2" t="s">
+      <c r="F438" s="2" t="s">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B439" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C439" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D439" t="s">
         <v>1715</v>
       </c>
-      <c r="D439" t="s">
+      <c r="E439" s="2" t="s">
         <v>1716</v>
       </c>
-      <c r="E439" s="2" t="s">
+      <c r="F439" s="2" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B440" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C440" t="s">
-        <v>299</v>
+        <v>1718</v>
       </c>
       <c r="D440" t="s">
-        <v>300</v>
+        <v>1719</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B441" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C441" t="s">
-        <v>518</v>
+        <v>1722</v>
       </c>
       <c r="D441" t="s">
-        <v>519</v>
+        <v>1723</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B442" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C442" t="s">
-        <v>534</v>
+        <v>1726</v>
       </c>
       <c r="D442" t="s">
-        <v>535</v>
+        <v>1727</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B443" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C443" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="D443" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B444" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C444" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="D444" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B445" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C445" t="s">
-        <v>307</v>
+        <v>1738</v>
       </c>
       <c r="D445" t="s">
-        <v>308</v>
+        <v>1739</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>309</v>
+        <v>1740</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>310</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="B446" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="C446" t="s">
-        <v>1733</v>
+        <v>1742</v>
       </c>
       <c r="D446" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B447" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C447" t="s">
-        <v>1737</v>
+        <v>1747</v>
       </c>
       <c r="D447" t="s">
-        <v>1738</v>
+        <v>1748</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1739</v>
+        <v>1749</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1740</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B448" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C448" t="s">
-        <v>1741</v>
+        <v>1751</v>
       </c>
       <c r="D448" t="s">
-        <v>1742</v>
+        <v>1752</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1743</v>
+        <v>1753</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1744</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B449" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C449" t="s">
-        <v>315</v>
+        <v>1755</v>
       </c>
       <c r="D449" t="s">
-        <v>316</v>
+        <v>1756</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>317</v>
+        <v>1757</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>318</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B450" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C450" t="s">
-        <v>902</v>
+        <v>303</v>
       </c>
       <c r="D450" t="s">
-        <v>903</v>
+        <v>304</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1197</v>
+        <v>1759</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1198</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B451" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C451" t="s">
-        <v>1745</v>
+        <v>522</v>
       </c>
       <c r="D451" t="s">
-        <v>1746</v>
+        <v>523</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1747</v>
+        <v>1761</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1748</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B452" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C452" t="s">
-        <v>910</v>
+        <v>538</v>
       </c>
       <c r="D452" t="s">
-        <v>911</v>
+        <v>539</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1749</v>
+        <v>1763</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1750</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B453" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C453" t="s">
-        <v>323</v>
+        <v>1765</v>
       </c>
       <c r="D453" t="s">
-        <v>324</v>
+        <v>1766</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>325</v>
+        <v>1767</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>326</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B454" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C454" t="s">
-        <v>610</v>
+        <v>1769</v>
       </c>
       <c r="D454" t="s">
-        <v>611</v>
+        <v>1770</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>612</v>
+        <v>1771</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>613</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
       <c r="B455" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="C455" t="s">
-        <v>1751</v>
+        <v>311</v>
       </c>
       <c r="D455" t="s">
-        <v>1752</v>
+        <v>312</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1753</v>
+        <v>313</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1754</v>
+        <v>314</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B456" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C456" t="s">
-        <v>1757</v>
+        <v>1773</v>
       </c>
       <c r="D456" t="s">
-        <v>1758</v>
+        <v>1774</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1759</v>
+        <v>1775</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1760</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B457" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C457" t="s">
-        <v>1761</v>
+        <v>1777</v>
       </c>
       <c r="D457" t="s">
-        <v>1762</v>
+        <v>1778</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1763</v>
+        <v>1779</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1764</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B458" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C458" t="s">
-        <v>1765</v>
+        <v>1781</v>
       </c>
       <c r="D458" t="s">
-        <v>1766</v>
+        <v>1782</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1767</v>
+        <v>1783</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1768</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B459" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C459" t="s">
-        <v>1769</v>
+        <v>319</v>
       </c>
       <c r="D459" t="s">
-        <v>1770</v>
+        <v>320</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1771</v>
+        <v>321</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1772</v>
+        <v>322</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B460" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C460" t="s">
-        <v>1773</v>
+        <v>906</v>
       </c>
       <c r="D460" t="s">
-        <v>1774</v>
+        <v>907</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1775</v>
+        <v>1201</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1776</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B461" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C461" t="s">
-        <v>1777</v>
+        <v>1785</v>
       </c>
       <c r="D461" t="s">
-        <v>1778</v>
+        <v>1786</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1779</v>
+        <v>1787</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1780</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B462" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C462" t="s">
-        <v>1781</v>
+        <v>914</v>
       </c>
       <c r="D462" t="s">
-        <v>1782</v>
+        <v>915</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1783</v>
+        <v>1789</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1784</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B463" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C463" t="s">
-        <v>1785</v>
+        <v>327</v>
       </c>
       <c r="D463" t="s">
-        <v>1786</v>
+        <v>328</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1787</v>
+        <v>329</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1788</v>
+        <v>330</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B464" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C464" t="s">
-        <v>1789</v>
+        <v>614</v>
       </c>
       <c r="D464" t="s">
-        <v>1790</v>
+        <v>615</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1791</v>
+        <v>616</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1792</v>
+        <v>617</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="B465" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="C465" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E465" s="2" t="s">
         <v>1793</v>
       </c>
-      <c r="D465" t="s">
+      <c r="F465" s="2" t="s">
         <v>1794</v>
-      </c>
-[...4 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B466" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C466" t="s">
         <v>1797</v>
       </c>
       <c r="D466" t="s">
         <v>1798</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>1799</v>
       </c>
       <c r="F466" s="2" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B467" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C467" t="s">
         <v>1801</v>
       </c>
       <c r="D467" t="s">
         <v>1802</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>1803</v>
       </c>
       <c r="F467" s="2" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B468" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C468" t="s">
         <v>1805</v>
       </c>
       <c r="D468" t="s">
         <v>1806</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>1807</v>
       </c>
       <c r="F468" s="2" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B469" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C469" t="s">
         <v>1809</v>
       </c>
       <c r="D469" t="s">
         <v>1810</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>1811</v>
       </c>
       <c r="F469" s="2" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B470" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C470" t="s">
         <v>1813</v>
       </c>
       <c r="D470" t="s">
         <v>1814</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>1815</v>
       </c>
       <c r="F470" s="2" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B471" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C471" t="s">
         <v>1817</v>
       </c>
       <c r="D471" t="s">
         <v>1818</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>1819</v>
       </c>
       <c r="F471" s="2" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B472" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C472" t="s">
         <v>1821</v>
       </c>
       <c r="D472" t="s">
         <v>1822</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>1823</v>
       </c>
       <c r="F472" s="2" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B473" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C473" t="s">
         <v>1825</v>
       </c>
       <c r="D473" t="s">
         <v>1826</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>1827</v>
       </c>
       <c r="F473" s="2" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B474" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C474" t="s">
         <v>1829</v>
       </c>
       <c r="D474" t="s">
         <v>1830</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>1831</v>
       </c>
       <c r="F474" s="2" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B475" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C475" t="s">
         <v>1833</v>
       </c>
       <c r="D475" t="s">
         <v>1834</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>1835</v>
       </c>
       <c r="F475" s="2" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B476" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C476" t="s">
         <v>1837</v>
       </c>
       <c r="D476" t="s">
         <v>1838</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>1839</v>
       </c>
       <c r="F476" s="2" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B477" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C477" t="s">
         <v>1841</v>
       </c>
       <c r="D477" t="s">
         <v>1842</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>1843</v>
       </c>
       <c r="F477" s="2" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B478" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C478" t="s">
         <v>1845</v>
       </c>
       <c r="D478" t="s">
         <v>1846</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>1847</v>
       </c>
       <c r="F478" s="2" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B479" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C479" t="s">
         <v>1849</v>
       </c>
       <c r="D479" t="s">
         <v>1850</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="F479" s="2" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B480" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C480" t="s">
         <v>1853</v>
       </c>
       <c r="D480" t="s">
         <v>1854</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>1855</v>
       </c>
       <c r="F480" s="2" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B481" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C481" t="s">
         <v>1857</v>
       </c>
       <c r="D481" t="s">
         <v>1858</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>1859</v>
       </c>
       <c r="F481" s="2" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B482" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C482" t="s">
         <v>1861</v>
       </c>
       <c r="D482" t="s">
         <v>1862</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>1863</v>
       </c>
       <c r="F482" s="2" t="s">
         <v>1864</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B483" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C483" t="s">
         <v>1865</v>
       </c>
       <c r="D483" t="s">
         <v>1866</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="F483" s="2" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B484" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C484" t="s">
         <v>1869</v>
       </c>
       <c r="D484" t="s">
         <v>1870</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>1871</v>
       </c>
       <c r="F484" s="2" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B485" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C485" t="s">
         <v>1873</v>
       </c>
       <c r="D485" t="s">
         <v>1874</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="F485" s="2" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B486" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C486" t="s">
         <v>1877</v>
       </c>
       <c r="D486" t="s">
         <v>1878</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>1879</v>
       </c>
       <c r="F486" s="2" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B487" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C487" t="s">
         <v>1881</v>
       </c>
       <c r="D487" t="s">
         <v>1882</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>1883</v>
       </c>
       <c r="F487" s="2" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B488" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C488" t="s">
         <v>1885</v>
       </c>
       <c r="D488" t="s">
         <v>1886</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>1887</v>
       </c>
       <c r="F488" s="2" t="s">
         <v>1888</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B489" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C489" t="s">
         <v>1889</v>
       </c>
       <c r="D489" t="s">
         <v>1890</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>1891</v>
       </c>
       <c r="F489" s="2" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B490" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C490" t="s">
         <v>1893</v>
       </c>
       <c r="D490" t="s">
         <v>1894</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>1895</v>
       </c>
       <c r="F490" s="2" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B491" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C491" t="s">
         <v>1897</v>
       </c>
       <c r="D491" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B492" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C492" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="D492" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B493" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C493" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="D493" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B494" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C494" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="D494" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B495" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C495" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="D495" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B496" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C496" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="D496" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="B497" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="C497" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="D497" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1923</v>
+        <v>1795</v>
       </c>
       <c r="B498" t="s">
-        <v>1924</v>
+        <v>1796</v>
       </c>
       <c r="C498" t="s">
         <v>1925</v>
       </c>
       <c r="D498" t="s">
         <v>1926</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1927</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1923</v>
+        <v>1795</v>
       </c>
       <c r="B499" t="s">
-        <v>1924</v>
+        <v>1796</v>
       </c>
       <c r="C499" t="s">
         <v>1929</v>
       </c>
       <c r="D499" t="s">
         <v>1930</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>1931</v>
       </c>
       <c r="F499" s="2" t="s">
         <v>1932</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1923</v>
+        <v>1795</v>
       </c>
       <c r="B500" t="s">
-        <v>1924</v>
+        <v>1796</v>
       </c>
       <c r="C500" t="s">
         <v>1933</v>
       </c>
       <c r="D500" t="s">
         <v>1934</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>1935</v>
       </c>
       <c r="F500" s="2" t="s">
         <v>1936</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1923</v>
+        <v>1795</v>
       </c>
       <c r="B501" t="s">
-        <v>1924</v>
+        <v>1796</v>
       </c>
       <c r="C501" t="s">
         <v>1937</v>
       </c>
       <c r="D501" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E501" s="2" t="s">
         <v>1938</v>
       </c>
-      <c r="E501" s="2" t="s">
+      <c r="F501" s="2" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1923</v>
+        <v>1795</v>
       </c>
       <c r="B502" t="s">
-        <v>1924</v>
+        <v>1796</v>
       </c>
       <c r="C502" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E502" s="2" t="s">
         <v>1941</v>
       </c>
-      <c r="D502" t="s">
+      <c r="F502" s="2" t="s">
         <v>1942</v>
-      </c>
-[...4 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E503" s="2" t="s">
         <v>1945</v>
       </c>
-      <c r="B503" t="s">
+      <c r="F503" s="2" t="s">
         <v>1946</v>
-      </c>
-[...10 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1945</v>
+        <v>1795</v>
       </c>
       <c r="B504" t="s">
-        <v>1946</v>
+        <v>1796</v>
       </c>
       <c r="C504" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="D504" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1945</v>
+        <v>1795</v>
       </c>
       <c r="B505" t="s">
-        <v>1946</v>
+        <v>1796</v>
       </c>
       <c r="C505" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="D505" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1957</v>
+        <v>1953</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1958</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1945</v>
+        <v>1795</v>
       </c>
       <c r="B506" t="s">
-        <v>1946</v>
+        <v>1796</v>
       </c>
       <c r="C506" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="D506" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1945</v>
+        <v>1795</v>
       </c>
       <c r="B507" t="s">
-        <v>1946</v>
+        <v>1796</v>
       </c>
       <c r="C507" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="D507" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="B508" t="s">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="C508" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E508" s="2" t="s">
         <v>1967</v>
       </c>
-      <c r="D508" t="s">
+      <c r="F508" s="2" t="s">
         <v>1968</v>
-      </c>
-[...4 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="B509" t="s">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="C509" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E509" s="2" t="s">
         <v>1971</v>
       </c>
-      <c r="D509" t="s">
+      <c r="F509" s="2" t="s">
         <v>1972</v>
-      </c>
-[...4 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="B510" t="s">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="C510" t="s">
-        <v>1897</v>
+        <v>1973</v>
       </c>
       <c r="D510" t="s">
-        <v>1897</v>
+        <v>1974</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1898</v>
+        <v>1975</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1899</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="B511" t="s">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="C511" t="s">
-        <v>1900</v>
+        <v>1977</v>
       </c>
       <c r="D511" t="s">
-        <v>1900</v>
+        <v>1978</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1901</v>
+        <v>1979</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1902</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1975</v>
+        <v>1963</v>
       </c>
       <c r="B512" t="s">
-        <v>1976</v>
+        <v>1964</v>
       </c>
       <c r="C512" t="s">
-        <v>534</v>
+        <v>1981</v>
       </c>
       <c r="D512" t="s">
-        <v>535</v>
+        <v>1982</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1723</v>
+        <v>1983</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1724</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B513" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C513" t="s">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="D513" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1624</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B514" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C514" t="s">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="D514" t="s">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1983</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B515" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C515" t="s">
-        <v>1984</v>
+        <v>1995</v>
       </c>
       <c r="D515" t="s">
-        <v>1985</v>
+        <v>1996</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1987</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B516" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C516" t="s">
-        <v>933</v>
+        <v>1999</v>
       </c>
       <c r="D516" t="s">
-        <v>934</v>
+        <v>2000</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1988</v>
+        <v>2001</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1989</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B517" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C517" t="s">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="D517" t="s">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1993</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B518" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C518" t="s">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="D518" t="s">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1997</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B519" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C519" t="s">
-        <v>307</v>
+        <v>2011</v>
       </c>
       <c r="D519" t="s">
-        <v>308</v>
+        <v>2012</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>309</v>
+        <v>2013</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>310</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B520" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C520" t="s">
-        <v>1998</v>
+        <v>1937</v>
       </c>
       <c r="D520" t="s">
-        <v>1999</v>
+        <v>1937</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>2000</v>
+        <v>1938</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2001</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="B521" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="C521" t="s">
-        <v>2002</v>
+        <v>1940</v>
       </c>
       <c r="D521" t="s">
-        <v>2003</v>
+        <v>1940</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>2004</v>
+        <v>1941</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>2005</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B522" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C522" t="s">
-        <v>2006</v>
+        <v>538</v>
       </c>
       <c r="D522" t="s">
-        <v>2007</v>
+        <v>539</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2008</v>
+        <v>1763</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2009</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B523" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C523" t="s">
-        <v>315</v>
+        <v>2017</v>
       </c>
       <c r="D523" t="s">
-        <v>316</v>
+        <v>2018</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>317</v>
+        <v>2019</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>318</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B524" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C524" t="s">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="D524" t="s">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B525" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C525" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="D525" t="s">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2017</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B526" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C526" t="s">
-        <v>319</v>
+        <v>937</v>
       </c>
       <c r="D526" t="s">
-        <v>320</v>
+        <v>938</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>321</v>
+        <v>2028</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>322</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B527" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C527" t="s">
-        <v>902</v>
+        <v>2030</v>
       </c>
       <c r="D527" t="s">
-        <v>903</v>
+        <v>2031</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>1197</v>
+        <v>2032</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>1198</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B528" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C528" t="s">
-        <v>906</v>
+        <v>2034</v>
       </c>
       <c r="D528" t="s">
-        <v>907</v>
+        <v>2035</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2018</v>
+        <v>2036</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2019</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B529" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C529" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="D529" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B530" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C530" t="s">
-        <v>2020</v>
+        <v>2038</v>
       </c>
       <c r="D530" t="s">
-        <v>2021</v>
+        <v>2039</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2022</v>
+        <v>2040</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2023</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="B531" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="C531" t="s">
-        <v>331</v>
+        <v>2042</v>
       </c>
       <c r="D531" t="s">
-        <v>332</v>
+        <v>2043</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>333</v>
+        <v>2044</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>334</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B532" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C532" t="s">
-        <v>2026</v>
+        <v>2046</v>
       </c>
       <c r="D532" t="s">
-        <v>2027</v>
+        <v>2047</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2028</v>
+        <v>2048</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2029</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B533" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C533" t="s">
-        <v>2030</v>
+        <v>319</v>
       </c>
       <c r="D533" t="s">
-        <v>2031</v>
+        <v>320</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2032</v>
+        <v>321</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2033</v>
+        <v>322</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B534" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C534" t="s">
-        <v>2034</v>
+        <v>2050</v>
       </c>
       <c r="D534" t="s">
-        <v>2035</v>
+        <v>2051</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>2036</v>
+        <v>2052</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2037</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B535" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C535" t="s">
-        <v>2038</v>
+        <v>2054</v>
       </c>
       <c r="D535" t="s">
-        <v>2039</v>
+        <v>2055</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2040</v>
+        <v>2056</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2041</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B536" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C536" t="s">
-        <v>2042</v>
+        <v>323</v>
       </c>
       <c r="D536" t="s">
-        <v>2043</v>
+        <v>324</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2044</v>
+        <v>325</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2045</v>
+        <v>326</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B537" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C537" t="s">
-        <v>2046</v>
+        <v>906</v>
       </c>
       <c r="D537" t="s">
-        <v>2047</v>
+        <v>907</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2048</v>
+        <v>1201</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2049</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B538" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C538" t="s">
-        <v>2050</v>
+        <v>910</v>
       </c>
       <c r="D538" t="s">
-        <v>2051</v>
+        <v>911</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B539" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C539" t="s">
-        <v>2054</v>
+        <v>327</v>
       </c>
       <c r="D539" t="s">
-        <v>2055</v>
+        <v>328</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2056</v>
+        <v>329</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2057</v>
+        <v>330</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B540" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C540" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="D540" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="B541" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="C541" t="s">
-        <v>2062</v>
+        <v>335</v>
       </c>
       <c r="D541" t="s">
-        <v>2063</v>
+        <v>336</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2064</v>
+        <v>337</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2065</v>
+        <v>338</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2024</v>
+        <v>2064</v>
       </c>
       <c r="B542" t="s">
-        <v>2025</v>
+        <v>2065</v>
       </c>
       <c r="C542" t="s">
         <v>2066</v>
       </c>
       <c r="D542" t="s">
         <v>2067</v>
       </c>
       <c r="E542" s="2" t="s">
         <v>2068</v>
       </c>
       <c r="F542" s="2" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2024</v>
+        <v>2064</v>
       </c>
       <c r="B543" t="s">
-        <v>2025</v>
+        <v>2065</v>
       </c>
       <c r="C543" t="s">
         <v>2070</v>
       </c>
       <c r="D543" t="s">
         <v>2071</v>
       </c>
       <c r="E543" s="2" t="s">
         <v>2072</v>
       </c>
       <c r="F543" s="2" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2024</v>
+        <v>2064</v>
       </c>
       <c r="B544" t="s">
-        <v>2025</v>
+        <v>2065</v>
       </c>
       <c r="C544" t="s">
         <v>2074</v>
       </c>
       <c r="D544" t="s">
         <v>2075</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>2076</v>
       </c>
       <c r="F544" s="2" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2024</v>
+        <v>2064</v>
       </c>
       <c r="B545" t="s">
-        <v>2025</v>
+        <v>2065</v>
       </c>
       <c r="C545" t="s">
         <v>2078</v>
       </c>
       <c r="D545" t="s">
         <v>2079</v>
       </c>
       <c r="E545" s="2" t="s">
         <v>2080</v>
       </c>
       <c r="F545" s="2" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2024</v>
+        <v>2064</v>
       </c>
       <c r="B546" t="s">
-        <v>2025</v>
+        <v>2065</v>
       </c>
       <c r="C546" t="s">
         <v>2082</v>
       </c>
       <c r="D546" t="s">
         <v>2083</v>
       </c>
       <c r="E546" s="2" t="s">
         <v>2084</v>
       </c>
       <c r="F546" s="2" t="s">
         <v>2085</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B547" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C547" t="s">
         <v>2086</v>
       </c>
-      <c r="B547" t="s">
+      <c r="D547" t="s">
         <v>2087</v>
       </c>
-      <c r="C547" t="s">
+      <c r="E547" s="2" t="s">
         <v>2088</v>
       </c>
-      <c r="D547" t="s">
+      <c r="F547" s="2" t="s">
         <v>2089</v>
-      </c>
-[...4 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2086</v>
+        <v>2064</v>
       </c>
       <c r="B548" t="s">
-        <v>2087</v>
+        <v>2065</v>
       </c>
       <c r="C548" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E548" s="2" t="s">
         <v>2092</v>
       </c>
-      <c r="D548" t="s">
+      <c r="F548" s="2" t="s">
         <v>2093</v>
-      </c>
-[...4 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2086</v>
+        <v>2064</v>
       </c>
       <c r="B549" t="s">
-        <v>2087</v>
+        <v>2065</v>
       </c>
       <c r="C549" t="s">
-        <v>319</v>
+        <v>2094</v>
       </c>
       <c r="D549" t="s">
-        <v>320</v>
+        <v>2095</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>2096</v>
       </c>
       <c r="F549" s="2" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2086</v>
+        <v>2064</v>
       </c>
       <c r="B550" t="s">
-        <v>2087</v>
+        <v>2065</v>
       </c>
       <c r="C550" t="s">
         <v>2098</v>
       </c>
       <c r="D550" t="s">
         <v>2099</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>2100</v>
       </c>
       <c r="F550" s="2" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B551" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C551" t="s">
         <v>2102</v>
       </c>
-      <c r="B551" t="s">
+      <c r="D551" t="s">
         <v>2103</v>
       </c>
-      <c r="C551" t="s">
+      <c r="E551" s="2" t="s">
         <v>2104</v>
       </c>
-      <c r="D551" t="s">
+      <c r="F551" s="2" t="s">
         <v>2105</v>
-      </c>
-[...4 lines deleted...]
-        <v>2107</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2102</v>
+        <v>2064</v>
       </c>
       <c r="B552" t="s">
-        <v>2103</v>
+        <v>2065</v>
       </c>
       <c r="C552" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E552" s="2" t="s">
         <v>2108</v>
       </c>
-      <c r="D552" t="s">
+      <c r="F552" s="2" t="s">
         <v>2109</v>
-      </c>
-[...4 lines deleted...]
-        <v>2111</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2102</v>
+        <v>2064</v>
       </c>
       <c r="B553" t="s">
-        <v>2103</v>
+        <v>2065</v>
       </c>
       <c r="C553" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E553" s="2" t="s">
         <v>2112</v>
       </c>
-      <c r="D553" t="s">
+      <c r="F553" s="2" t="s">
         <v>2113</v>
-      </c>
-[...4 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2102</v>
+        <v>2064</v>
       </c>
       <c r="B554" t="s">
-        <v>2103</v>
+        <v>2065</v>
       </c>
       <c r="C554" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E554" s="2" t="s">
         <v>2116</v>
       </c>
-      <c r="D554" t="s">
+      <c r="F554" s="2" t="s">
         <v>2117</v>
-      </c>
-[...4 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2102</v>
+        <v>2064</v>
       </c>
       <c r="B555" t="s">
-        <v>2103</v>
+        <v>2065</v>
       </c>
       <c r="C555" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E555" s="2" t="s">
         <v>2120</v>
       </c>
-      <c r="D555" t="s">
+      <c r="F555" s="2" t="s">
         <v>2121</v>
-      </c>
-[...4 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2102</v>
+        <v>2064</v>
       </c>
       <c r="B556" t="s">
-        <v>2103</v>
+        <v>2065</v>
       </c>
       <c r="C556" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E556" s="2" t="s">
         <v>2124</v>
       </c>
-      <c r="D556" t="s">
+      <c r="F556" s="2" t="s">
         <v>2125</v>
-      </c>
-[...4 lines deleted...]
-        <v>2127</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2102</v>
+        <v>2126</v>
       </c>
       <c r="B557" t="s">
-        <v>2103</v>
+        <v>2127</v>
       </c>
       <c r="C557" t="s">
         <v>2128</v>
       </c>
       <c r="D557" t="s">
         <v>2129</v>
       </c>
       <c r="E557" s="2" t="s">
         <v>2130</v>
       </c>
       <c r="F557" s="2" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2102</v>
+        <v>2126</v>
       </c>
       <c r="B558" t="s">
-        <v>2103</v>
+        <v>2127</v>
       </c>
       <c r="C558" t="s">
         <v>2132</v>
       </c>
       <c r="D558" t="s">
         <v>2133</v>
       </c>
       <c r="E558" s="2" t="s">
         <v>2134</v>
       </c>
       <c r="F558" s="2" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C559" t="s">
+        <v>323</v>
+      </c>
+      <c r="D559" t="s">
+        <v>324</v>
+      </c>
+      <c r="E559" s="2" t="s">
         <v>2136</v>
       </c>
-      <c r="B559" t="s">
+      <c r="F559" s="2" t="s">
         <v>2137</v>
-      </c>
-[...10 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2136</v>
+        <v>2126</v>
       </c>
       <c r="B560" t="s">
-        <v>2137</v>
+        <v>2127</v>
       </c>
       <c r="C560" t="s">
-        <v>2142</v>
+        <v>2138</v>
       </c>
       <c r="D560" t="s">
-        <v>2143</v>
+        <v>2139</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2145</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B561" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C561" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E561" s="2" t="s">
         <v>2146</v>
       </c>
-      <c r="D561" t="s">
+      <c r="F561" s="2" t="s">
         <v>2147</v>
-      </c>
-[...4 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B562" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C562" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E562" s="2" t="s">
         <v>2150</v>
       </c>
-      <c r="D562" t="s">
+      <c r="F562" s="2" t="s">
         <v>2151</v>
-      </c>
-[...4 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B563" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C563" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E563" s="2" t="s">
         <v>2154</v>
       </c>
-      <c r="D563" t="s">
+      <c r="F563" s="2" t="s">
         <v>2155</v>
-      </c>
-[...4 lines deleted...]
-        <v>2157</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B564" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C564" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E564" s="2" t="s">
         <v>2158</v>
       </c>
-      <c r="D564" t="s">
+      <c r="F564" s="2" t="s">
         <v>2159</v>
-      </c>
-[...4 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B565" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C565" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E565" s="2" t="s">
         <v>2162</v>
       </c>
-      <c r="D565" t="s">
+      <c r="F565" s="2" t="s">
         <v>2163</v>
-      </c>
-[...4 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B566" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C566" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E566" s="2" t="s">
         <v>2166</v>
       </c>
-      <c r="D566" t="s">
+      <c r="F566" s="2" t="s">
         <v>2167</v>
-      </c>
-[...4 lines deleted...]
-        <v>2169</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B567" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C567" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E567" s="2" t="s">
         <v>2170</v>
       </c>
-      <c r="D567" t="s">
+      <c r="F567" s="2" t="s">
         <v>2171</v>
-      </c>
-[...4 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="B568" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="C568" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E568" s="2" t="s">
         <v>2174</v>
       </c>
-      <c r="D568" t="s">
+      <c r="F568" s="2" t="s">
         <v>2175</v>
-      </c>
-[...4 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B569" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C569" t="s">
         <v>2178</v>
       </c>
       <c r="D569" t="s">
         <v>2179</v>
       </c>
       <c r="E569" s="2" t="s">
         <v>2180</v>
       </c>
       <c r="F569" s="2" t="s">
         <v>2181</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B570" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C570" t="s">
         <v>2182</v>
       </c>
       <c r="D570" t="s">
         <v>2183</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>2184</v>
       </c>
       <c r="F570" s="2" t="s">
         <v>2185</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B571" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C571" t="s">
         <v>2186</v>
       </c>
       <c r="D571" t="s">
         <v>2187</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>2188</v>
       </c>
       <c r="F571" s="2" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B572" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C572" t="s">
         <v>2190</v>
       </c>
       <c r="D572" t="s">
         <v>2191</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>2192</v>
       </c>
       <c r="F572" s="2" t="s">
         <v>2193</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B573" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C573" t="s">
         <v>2194</v>
       </c>
       <c r="D573" t="s">
         <v>2195</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>2196</v>
       </c>
       <c r="F573" s="2" t="s">
         <v>2197</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B574" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C574" t="s">
         <v>2198</v>
       </c>
       <c r="D574" t="s">
         <v>2199</v>
       </c>
       <c r="E574" s="2" t="s">
         <v>2200</v>
       </c>
       <c r="F574" s="2" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B575" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C575" t="s">
         <v>2202</v>
       </c>
       <c r="D575" t="s">
         <v>2203</v>
       </c>
       <c r="E575" s="2" t="s">
         <v>2204</v>
       </c>
       <c r="F575" s="2" t="s">
         <v>2205</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="B576" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="C576" t="s">
         <v>2206</v>
       </c>
       <c r="D576" t="s">
         <v>2207</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>2208</v>
       </c>
       <c r="F576" s="2" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C577" t="s">
         <v>2210</v>
       </c>
-      <c r="B577" t="s">
+      <c r="D577" t="s">
         <v>2211</v>
       </c>
-      <c r="C577" t="s">
+      <c r="E577" s="2" t="s">
         <v>2212</v>
       </c>
-      <c r="D577" t="s">
+      <c r="F577" s="2" t="s">
         <v>2213</v>
-      </c>
-[...4 lines deleted...]
-        <v>2215</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2210</v>
+        <v>2176</v>
       </c>
       <c r="B578" t="s">
-        <v>2211</v>
+        <v>2177</v>
       </c>
       <c r="C578" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E578" s="2" t="s">
         <v>2216</v>
       </c>
-      <c r="D578" t="s">
+      <c r="F578" s="2" t="s">
         <v>2217</v>
-      </c>
-[...4 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2210</v>
+        <v>2176</v>
       </c>
       <c r="B579" t="s">
-        <v>2211</v>
+        <v>2177</v>
       </c>
       <c r="C579" t="s">
-        <v>315</v>
+        <v>2218</v>
       </c>
       <c r="D579" t="s">
-        <v>316</v>
+        <v>2219</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>317</v>
+        <v>2220</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>318</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2210</v>
+        <v>2176</v>
       </c>
       <c r="B580" t="s">
-        <v>2211</v>
+        <v>2177</v>
       </c>
       <c r="C580" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="D580" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2224</v>
+        <v>2176</v>
       </c>
       <c r="B581" t="s">
-        <v>2225</v>
+        <v>2177</v>
       </c>
       <c r="C581" t="s">
         <v>2226</v>
       </c>
       <c r="D581" t="s">
         <v>2227</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>2228</v>
       </c>
       <c r="F581" s="2" t="s">
         <v>2229</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2224</v>
+        <v>2176</v>
       </c>
       <c r="B582" t="s">
-        <v>2225</v>
+        <v>2177</v>
       </c>
       <c r="C582" t="s">
         <v>2230</v>
       </c>
       <c r="D582" t="s">
         <v>2231</v>
       </c>
       <c r="E582" s="2" t="s">
         <v>2232</v>
       </c>
       <c r="F582" s="2" t="s">
         <v>2233</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2224</v>
+        <v>2176</v>
       </c>
       <c r="B583" t="s">
-        <v>2225</v>
+        <v>2177</v>
       </c>
       <c r="C583" t="s">
         <v>2234</v>
       </c>
       <c r="D583" t="s">
         <v>2235</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>2236</v>
       </c>
       <c r="F583" s="2" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2224</v>
+        <v>2176</v>
       </c>
       <c r="B584" t="s">
-        <v>2225</v>
+        <v>2177</v>
       </c>
       <c r="C584" t="s">
         <v>2238</v>
       </c>
       <c r="D584" t="s">
         <v>2239</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>2240</v>
       </c>
       <c r="F584" s="2" t="s">
         <v>2241</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2224</v>
+        <v>2176</v>
       </c>
       <c r="B585" t="s">
-        <v>2225</v>
+        <v>2177</v>
       </c>
       <c r="C585" t="s">
         <v>2242</v>
       </c>
       <c r="D585" t="s">
         <v>2243</v>
       </c>
       <c r="E585" s="2" t="s">
         <v>2244</v>
       </c>
       <c r="F585" s="2" t="s">
         <v>2245</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2224</v>
+        <v>2176</v>
       </c>
       <c r="B586" t="s">
-        <v>2225</v>
+        <v>2177</v>
       </c>
       <c r="C586" t="s">
         <v>2246</v>
       </c>
       <c r="D586" t="s">
         <v>2247</v>
       </c>
       <c r="E586" s="2" t="s">
         <v>2248</v>
       </c>
       <c r="F586" s="2" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2224</v>
+        <v>2250</v>
       </c>
       <c r="B587" t="s">
-        <v>2225</v>
+        <v>2251</v>
       </c>
       <c r="C587" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="D587" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2224</v>
+        <v>2250</v>
       </c>
       <c r="B588" t="s">
-        <v>2225</v>
+        <v>2251</v>
       </c>
       <c r="C588" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="D588" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2224</v>
+        <v>2250</v>
       </c>
       <c r="B589" t="s">
-        <v>2225</v>
+        <v>2251</v>
       </c>
       <c r="C589" t="s">
-        <v>2258</v>
+        <v>319</v>
       </c>
       <c r="D589" t="s">
-        <v>2259</v>
+        <v>320</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2260</v>
+        <v>321</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2261</v>
+        <v>322</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2224</v>
+        <v>2250</v>
       </c>
       <c r="B590" t="s">
-        <v>2225</v>
+        <v>2251</v>
       </c>
       <c r="C590" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E590" s="2" t="s">
         <v>2262</v>
       </c>
-      <c r="D590" t="s">
+      <c r="F590" s="2" t="s">
         <v>2263</v>
-      </c>
-[...4 lines deleted...]
-        <v>2265</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2224</v>
+        <v>2264</v>
       </c>
       <c r="B591" t="s">
-        <v>2225</v>
+        <v>2265</v>
       </c>
       <c r="C591" t="s">
-        <v>910</v>
+        <v>2266</v>
       </c>
       <c r="D591" t="s">
-        <v>911</v>
+        <v>2267</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2224</v>
+        <v>2264</v>
       </c>
       <c r="B592" t="s">
-        <v>2225</v>
+        <v>2265</v>
       </c>
       <c r="C592" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="D592" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2224</v>
+        <v>2264</v>
       </c>
       <c r="B593" t="s">
-        <v>2225</v>
+        <v>2265</v>
       </c>
       <c r="C593" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="D593" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2224</v>
+        <v>2264</v>
       </c>
       <c r="B594" t="s">
-        <v>2225</v>
+        <v>2265</v>
       </c>
       <c r="C594" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="D594" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2224</v>
+        <v>2264</v>
       </c>
       <c r="B595" t="s">
-        <v>2225</v>
+        <v>2265</v>
       </c>
       <c r="C595" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="D595" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2284</v>
+        <v>2264</v>
       </c>
       <c r="B596" t="s">
-        <v>2285</v>
+        <v>2265</v>
       </c>
       <c r="C596" t="s">
         <v>2286</v>
       </c>
       <c r="D596" t="s">
         <v>2287</v>
       </c>
       <c r="E596" s="2" t="s">
         <v>2288</v>
       </c>
       <c r="F596" s="2" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2284</v>
+        <v>2264</v>
       </c>
       <c r="B597" t="s">
-        <v>2285</v>
+        <v>2265</v>
       </c>
       <c r="C597" t="s">
         <v>2290</v>
       </c>
       <c r="D597" t="s">
         <v>2291</v>
       </c>
       <c r="E597" s="2" t="s">
         <v>2292</v>
       </c>
       <c r="F597" s="2" t="s">
         <v>2293</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2284</v>
+        <v>2264</v>
       </c>
       <c r="B598" t="s">
-        <v>2285</v>
+        <v>2265</v>
       </c>
       <c r="C598" t="s">
         <v>2294</v>
       </c>
       <c r="D598" t="s">
         <v>2295</v>
       </c>
       <c r="E598" s="2" t="s">
         <v>2296</v>
       </c>
       <c r="F598" s="2" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2284</v>
+        <v>2264</v>
       </c>
       <c r="B599" t="s">
-        <v>2285</v>
+        <v>2265</v>
       </c>
       <c r="C599" t="s">
         <v>2298</v>
       </c>
       <c r="D599" t="s">
         <v>2299</v>
       </c>
       <c r="E599" s="2" t="s">
         <v>2300</v>
       </c>
       <c r="F599" s="2" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2284</v>
+        <v>2264</v>
       </c>
       <c r="B600" t="s">
-        <v>2285</v>
+        <v>2265</v>
       </c>
       <c r="C600" t="s">
         <v>2302</v>
       </c>
       <c r="D600" t="s">
         <v>2303</v>
       </c>
       <c r="E600" s="2" t="s">
         <v>2304</v>
       </c>
       <c r="F600" s="2" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2284</v>
+        <v>2264</v>
       </c>
       <c r="B601" t="s">
-        <v>2285</v>
+        <v>2265</v>
       </c>
       <c r="C601" t="s">
+        <v>914</v>
+      </c>
+      <c r="D601" t="s">
+        <v>915</v>
+      </c>
+      <c r="E601" s="2" t="s">
         <v>2306</v>
       </c>
-      <c r="D601" t="s">
+      <c r="F601" s="2" t="s">
         <v>2307</v>
-      </c>
-[...4 lines deleted...]
-        <v>2309</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E602" s="2" t="s">
         <v>2310</v>
       </c>
-      <c r="B602" t="s">
+      <c r="F602" s="2" t="s">
         <v>2311</v>
-      </c>
-[...10 lines deleted...]
-        <v>2315</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2310</v>
+        <v>2264</v>
       </c>
       <c r="B603" t="s">
-        <v>2311</v>
+        <v>2265</v>
       </c>
       <c r="C603" t="s">
-        <v>2316</v>
+        <v>2312</v>
       </c>
       <c r="D603" t="s">
-        <v>2317</v>
+        <v>2313</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2318</v>
+        <v>2314</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2319</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2310</v>
+        <v>2264</v>
       </c>
       <c r="B604" t="s">
-        <v>2311</v>
+        <v>2265</v>
       </c>
       <c r="C604" t="s">
-        <v>2320</v>
+        <v>2316</v>
       </c>
       <c r="D604" t="s">
-        <v>2321</v>
+        <v>2317</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>2322</v>
+        <v>2318</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>2323</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2310</v>
+        <v>2264</v>
       </c>
       <c r="B605" t="s">
-        <v>2311</v>
+        <v>2265</v>
       </c>
       <c r="C605" t="s">
-        <v>2324</v>
+        <v>2320</v>
       </c>
       <c r="D605" t="s">
-        <v>2325</v>
+        <v>2321</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>2326</v>
+        <v>2322</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>2327</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2310</v>
+        <v>2324</v>
       </c>
       <c r="B606" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="C606" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E606" s="2" t="s">
         <v>2328</v>
       </c>
-      <c r="D606" t="s">
+      <c r="F606" s="2" t="s">
         <v>2329</v>
-      </c>
-[...4 lines deleted...]
-        <v>2331</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2310</v>
+        <v>2324</v>
       </c>
       <c r="B607" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="C607" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E607" s="2" t="s">
         <v>2332</v>
       </c>
-      <c r="D607" t="s">
+      <c r="F607" s="2" t="s">
         <v>2333</v>
-      </c>
-[...4 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2310</v>
+        <v>2324</v>
       </c>
       <c r="B608" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="C608" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E608" s="2" t="s">
         <v>2336</v>
       </c>
-      <c r="D608" t="s">
+      <c r="F608" s="2" t="s">
         <v>2337</v>
-      </c>
-[...4 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2310</v>
+        <v>2324</v>
       </c>
       <c r="B609" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="C609" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E609" s="2" t="s">
         <v>2340</v>
       </c>
-      <c r="D609" t="s">
+      <c r="F609" s="2" t="s">
         <v>2341</v>
-      </c>
-[...4 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2310</v>
+        <v>2324</v>
       </c>
       <c r="B610" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="C610" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E610" s="2" t="s">
         <v>2344</v>
       </c>
-      <c r="D610" t="s">
+      <c r="F610" s="2" t="s">
         <v>2345</v>
-      </c>
-[...4 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2310</v>
+        <v>2324</v>
       </c>
       <c r="B611" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="C611" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E611" s="2" t="s">
         <v>2348</v>
       </c>
-      <c r="D611" t="s">
+      <c r="F611" s="2" t="s">
         <v>2349</v>
-      </c>
-[...4 lines deleted...]
-        <v>2351</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B612" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C612" t="s">
         <v>2352</v>
       </c>
       <c r="D612" t="s">
         <v>2353</v>
       </c>
       <c r="E612" s="2" t="s">
         <v>2354</v>
       </c>
       <c r="F612" s="2" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B613" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C613" t="s">
         <v>2356</v>
       </c>
       <c r="D613" t="s">
         <v>2357</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>2358</v>
       </c>
       <c r="F613" s="2" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B614" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C614" t="s">
         <v>2360</v>
       </c>
       <c r="D614" t="s">
         <v>2361</v>
       </c>
       <c r="E614" s="2" t="s">
         <v>2362</v>
       </c>
       <c r="F614" s="2" t="s">
         <v>2363</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B615" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C615" t="s">
         <v>2364</v>
       </c>
       <c r="D615" t="s">
         <v>2365</v>
       </c>
       <c r="E615" s="2" t="s">
         <v>2366</v>
       </c>
       <c r="F615" s="2" t="s">
         <v>2367</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B616" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C616" t="s">
         <v>2368</v>
       </c>
       <c r="D616" t="s">
         <v>2369</v>
       </c>
       <c r="E616" s="2" t="s">
         <v>2370</v>
       </c>
       <c r="F616" s="2" t="s">
         <v>2371</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B617" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C617" t="s">
         <v>2372</v>
       </c>
       <c r="D617" t="s">
         <v>2373</v>
       </c>
       <c r="E617" s="2" t="s">
         <v>2374</v>
       </c>
       <c r="F617" s="2" t="s">
         <v>2375</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B618" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C618" t="s">
         <v>2376</v>
       </c>
       <c r="D618" t="s">
         <v>2377</v>
       </c>
       <c r="E618" s="2" t="s">
         <v>2378</v>
       </c>
       <c r="F618" s="2" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B619" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C619" t="s">
         <v>2380</v>
       </c>
       <c r="D619" t="s">
         <v>2381</v>
       </c>
       <c r="E619" s="2" t="s">
         <v>2382</v>
       </c>
       <c r="F619" s="2" t="s">
         <v>2383</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B620" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C620" t="s">
         <v>2384</v>
       </c>
       <c r="D620" t="s">
         <v>2385</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>2386</v>
       </c>
       <c r="F620" s="2" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
       <c r="B621" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
       <c r="C621" t="s">
         <v>2388</v>
       </c>
       <c r="D621" t="s">
         <v>2389</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>2390</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>20</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B622" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C622" t="s">
         <v>2392</v>
       </c>
-      <c r="C622" t="s">
+      <c r="D622" t="s">
         <v>2393</v>
       </c>
-      <c r="D622" t="s">
+      <c r="E622" s="2" t="s">
         <v>2394</v>
       </c>
-      <c r="E622" s="2" t="s">
+      <c r="F622" s="2" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B623" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C623" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D623" t="s">
         <v>2397</v>
       </c>
-      <c r="D623" t="s">
+      <c r="E623" s="2" t="s">
         <v>2398</v>
       </c>
-      <c r="E623" s="2" t="s">
+      <c r="F623" s="2" t="s">
         <v>2399</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B624" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C624" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D624" t="s">
         <v>2401</v>
       </c>
-      <c r="D624" t="s">
+      <c r="E624" s="2" t="s">
         <v>2402</v>
       </c>
-      <c r="E624" s="2" t="s">
+      <c r="F624" s="2" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B625" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C625" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D625" t="s">
         <v>2405</v>
       </c>
-      <c r="D625" t="s">
+      <c r="E625" s="2" t="s">
         <v>2406</v>
       </c>
-      <c r="E625" s="2" t="s">
+      <c r="F625" s="2" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B626" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C626" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D626" t="s">
         <v>2409</v>
       </c>
-      <c r="D626" t="s">
+      <c r="E626" s="2" t="s">
         <v>2410</v>
       </c>
-      <c r="E626" s="2" t="s">
+      <c r="F626" s="2" t="s">
         <v>2411</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B627" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C627" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D627" t="s">
         <v>2413</v>
       </c>
-      <c r="D627" t="s">
+      <c r="E627" s="2" t="s">
         <v>2414</v>
       </c>
-      <c r="E627" s="2" t="s">
+      <c r="F627" s="2" t="s">
         <v>2415</v>
-      </c>
-[...1 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B628" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C628" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D628" t="s">
         <v>2417</v>
       </c>
-      <c r="D628" t="s">
+      <c r="E628" s="2" t="s">
         <v>2418</v>
       </c>
-      <c r="E628" s="2" t="s">
+      <c r="F628" s="2" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B629" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C629" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D629" t="s">
         <v>2421</v>
       </c>
-      <c r="D629" t="s">
+      <c r="E629" s="2" t="s">
         <v>2422</v>
       </c>
-      <c r="E629" s="2" t="s">
+      <c r="F629" s="2" t="s">
         <v>2423</v>
-      </c>
-[...1 lines deleted...]
-        <v>2424</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B630" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C630" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D630" t="s">
         <v>2425</v>
       </c>
-      <c r="D630" t="s">
+      <c r="E630" s="2" t="s">
         <v>2426</v>
       </c>
-      <c r="E630" s="2" t="s">
+      <c r="F630" s="2" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2391</v>
+        <v>2350</v>
       </c>
       <c r="B631" t="s">
-        <v>2392</v>
+        <v>2351</v>
       </c>
       <c r="C631" t="s">
-        <v>2429</v>
+        <v>2428</v>
       </c>
       <c r="D631" t="s">
         <v>2429</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>2430</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2431</v>
+        <v>20</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B632" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C632" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="D632" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B633" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C633" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="D633" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B634" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C634" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="D634" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B635" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C635" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="D635" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B636" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C636" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="D636" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B637" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C637" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="D637" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B638" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C638" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="D638" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B639" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C639" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="D639" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B640" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C640" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="D640" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B641" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C641" t="s">
-        <v>68</v>
+        <v>2469</v>
       </c>
       <c r="D641" t="s">
-        <v>69</v>
+        <v>2469</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B642" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C642" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="D642" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B643" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C643" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="D643" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B644" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C644" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="D644" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B645" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C645" t="s">
-        <v>2480</v>
+        <v>2484</v>
       </c>
       <c r="D645" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2483</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B646" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C646" t="s">
-        <v>2484</v>
+        <v>2488</v>
       </c>
       <c r="D646" t="s">
-        <v>2485</v>
+        <v>2489</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2486</v>
+        <v>2490</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2391</v>
+        <v>2431</v>
       </c>
       <c r="B647" t="s">
-        <v>2392</v>
+        <v>2432</v>
       </c>
       <c r="C647" t="s">
-        <v>2488</v>
+        <v>2492</v>
       </c>
       <c r="D647" t="s">
-        <v>2489</v>
+        <v>2493</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2490</v>
+        <v>2494</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2491</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2492</v>
+        <v>2431</v>
       </c>
       <c r="B648" t="s">
-        <v>2493</v>
+        <v>2432</v>
       </c>
       <c r="C648" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="D648" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2492</v>
+        <v>2431</v>
       </c>
       <c r="B649" t="s">
-        <v>2493</v>
+        <v>2432</v>
       </c>
       <c r="C649" t="s">
-        <v>1375</v>
+        <v>2500</v>
       </c>
       <c r="D649" t="s">
-        <v>1376</v>
+        <v>2501</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2498</v>
+        <v>2502</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2499</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2492</v>
+        <v>2431</v>
       </c>
       <c r="B650" t="s">
-        <v>2493</v>
+        <v>2432</v>
       </c>
       <c r="C650" t="s">
-        <v>2500</v>
+        <v>2504</v>
       </c>
       <c r="D650" t="s">
-        <v>2501</v>
+        <v>2505</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2504</v>
+        <v>2431</v>
       </c>
       <c r="B651" t="s">
-        <v>2505</v>
+        <v>2432</v>
       </c>
       <c r="C651" t="s">
-        <v>2506</v>
+        <v>68</v>
       </c>
       <c r="D651" t="s">
-        <v>2507</v>
+        <v>69</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>2508</v>
       </c>
       <c r="F651" s="2" t="s">
         <v>2509</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2504</v>
+        <v>2431</v>
       </c>
       <c r="B652" t="s">
-        <v>2505</v>
+        <v>2432</v>
       </c>
       <c r="C652" t="s">
         <v>2510</v>
       </c>
       <c r="D652" t="s">
         <v>2511</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2512</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2513</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2504</v>
+        <v>2431</v>
       </c>
       <c r="B653" t="s">
-        <v>2505</v>
+        <v>2432</v>
       </c>
       <c r="C653" t="s">
         <v>2514</v>
       </c>
       <c r="D653" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E653" s="2" t="s">
         <v>2515</v>
       </c>
-      <c r="E653" s="2" t="s">
+      <c r="F653" s="2" t="s">
         <v>2516</v>
-      </c>
-[...1 lines deleted...]
-        <v>2517</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2504</v>
+        <v>2431</v>
       </c>
       <c r="B654" t="s">
-        <v>2505</v>
+        <v>2432</v>
       </c>
       <c r="C654" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E654" s="2" t="s">
         <v>2518</v>
       </c>
-      <c r="D654" t="s">
+      <c r="F654" s="2" t="s">
         <v>2519</v>
-      </c>
-[...4 lines deleted...]
-        <v>2521</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2504</v>
+        <v>2431</v>
       </c>
       <c r="B655" t="s">
-        <v>2505</v>
+        <v>2432</v>
       </c>
       <c r="C655" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E655" s="2" t="s">
         <v>2522</v>
       </c>
-      <c r="D655" t="s">
+      <c r="F655" s="2" t="s">
         <v>2523</v>
-      </c>
-[...4 lines deleted...]
-        <v>2525</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2504</v>
+        <v>2431</v>
       </c>
       <c r="B656" t="s">
-        <v>2505</v>
+        <v>2432</v>
       </c>
       <c r="C656" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E656" s="2" t="s">
         <v>2526</v>
       </c>
-      <c r="D656" t="s">
+      <c r="F656" s="2" t="s">
         <v>2527</v>
-      </c>
-[...4 lines deleted...]
-        <v>2529</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2504</v>
+        <v>2431</v>
       </c>
       <c r="B657" t="s">
-        <v>2505</v>
+        <v>2432</v>
       </c>
       <c r="C657" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E657" s="2" t="s">
         <v>2530</v>
       </c>
-      <c r="D657" t="s">
+      <c r="F657" s="2" t="s">
         <v>2531</v>
-      </c>
-[...4 lines deleted...]
-        <v>2533</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2504</v>
+        <v>2532</v>
       </c>
       <c r="B658" t="s">
-        <v>2505</v>
+        <v>2533</v>
       </c>
       <c r="C658" t="s">
         <v>2534</v>
       </c>
       <c r="D658" t="s">
         <v>2535</v>
       </c>
       <c r="E658" s="2" t="s">
         <v>2536</v>
       </c>
       <c r="F658" s="2" t="s">
         <v>2537</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2504</v>
+        <v>2532</v>
       </c>
       <c r="B659" t="s">
-        <v>2505</v>
+        <v>2533</v>
       </c>
       <c r="C659" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E659" s="2" t="s">
         <v>2538</v>
       </c>
-      <c r="D659" t="s">
+      <c r="F659" s="2" t="s">
         <v>2539</v>
-      </c>
-[...4 lines deleted...]
-        <v>2541</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2504</v>
+        <v>2532</v>
       </c>
       <c r="B660" t="s">
-        <v>2505</v>
+        <v>2533</v>
       </c>
       <c r="C660" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E660" s="2" t="s">
         <v>2542</v>
       </c>
-      <c r="D660" t="s">
+      <c r="F660" s="2" t="s">
         <v>2543</v>
-      </c>
-[...4 lines deleted...]
-        <v>2545</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B661" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C661" t="s">
         <v>2546</v>
       </c>
       <c r="D661" t="s">
         <v>2547</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>2548</v>
       </c>
       <c r="F661" s="2" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B662" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C662" t="s">
         <v>2550</v>
       </c>
       <c r="D662" t="s">
         <v>2551</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>2552</v>
       </c>
       <c r="F662" s="2" t="s">
         <v>2553</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B663" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C663" t="s">
         <v>2554</v>
       </c>
       <c r="D663" t="s">
         <v>2555</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>2556</v>
       </c>
       <c r="F663" s="2" t="s">
         <v>2557</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B664" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C664" t="s">
         <v>2558</v>
       </c>
       <c r="D664" t="s">
         <v>2559</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>2560</v>
       </c>
       <c r="F664" s="2" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B665" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C665" t="s">
         <v>2562</v>
       </c>
       <c r="D665" t="s">
         <v>2563</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>2564</v>
       </c>
       <c r="F665" s="2" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B666" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C666" t="s">
         <v>2566</v>
       </c>
       <c r="D666" t="s">
         <v>2567</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>2568</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>2569</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B667" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C667" t="s">
         <v>2570</v>
       </c>
       <c r="D667" t="s">
         <v>2571</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>2572</v>
       </c>
       <c r="F667" s="2" t="s">
         <v>2573</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B668" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C668" t="s">
         <v>2574</v>
       </c>
       <c r="D668" t="s">
         <v>2575</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>2576</v>
       </c>
       <c r="F668" s="2" t="s">
         <v>2577</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B669" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C669" t="s">
         <v>2578</v>
       </c>
       <c r="D669" t="s">
         <v>2579</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>2580</v>
       </c>
       <c r="F669" s="2" t="s">
         <v>2581</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B670" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C670" t="s">
         <v>2582</v>
       </c>
       <c r="D670" t="s">
         <v>2583</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>2584</v>
       </c>
       <c r="F670" s="2" t="s">
         <v>2585</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B671" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C671" t="s">
         <v>2586</v>
       </c>
       <c r="D671" t="s">
         <v>2587</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>2588</v>
       </c>
       <c r="F671" s="2" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B672" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C672" t="s">
         <v>2590</v>
       </c>
       <c r="D672" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B673" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C673" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="D673" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B674" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C674" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="D674" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B675" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C675" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="D675" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B676" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C676" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="D676" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B677" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C677" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="D677" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B678" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C678" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="D678" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2504</v>
+        <v>2544</v>
       </c>
       <c r="B679" t="s">
-        <v>2505</v>
+        <v>2545</v>
       </c>
       <c r="C679" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="D679" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B680" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C680" t="s">
         <v>2622</v>
       </c>
-      <c r="C680" t="s">
+      <c r="D680" t="s">
         <v>2623</v>
       </c>
-      <c r="D680" t="s">
+      <c r="E680" s="2" t="s">
         <v>2624</v>
       </c>
-      <c r="E680" s="2" t="s">
+      <c r="F680" s="2" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B681" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C681" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D681" t="s">
         <v>2627</v>
       </c>
-      <c r="D681" t="s">
+      <c r="E681" s="2" t="s">
         <v>2628</v>
       </c>
-      <c r="E681" s="2" t="s">
+      <c r="F681" s="2" t="s">
         <v>2629</v>
-      </c>
-[...1 lines deleted...]
-        <v>2630</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B682" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C682" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E682" s="2" t="s">
         <v>2631</v>
       </c>
-      <c r="D682" t="s">
+      <c r="F682" s="2" t="s">
         <v>2632</v>
-      </c>
-[...4 lines deleted...]
-        <v>2634</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B683" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C683" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E683" s="2" t="s">
         <v>2635</v>
       </c>
-      <c r="D683" t="s">
+      <c r="F683" s="2" t="s">
         <v>2636</v>
-      </c>
-[...4 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B684" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C684" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E684" s="2" t="s">
         <v>2639</v>
       </c>
-      <c r="D684" t="s">
+      <c r="F684" s="2" t="s">
         <v>2640</v>
-      </c>
-[...4 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B685" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C685" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E685" s="2" t="s">
         <v>2643</v>
       </c>
-      <c r="D685" t="s">
+      <c r="F685" s="2" t="s">
         <v>2644</v>
-      </c>
-[...4 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B686" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C686" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E686" s="2" t="s">
         <v>2647</v>
       </c>
-      <c r="D686" t="s">
+      <c r="F686" s="2" t="s">
         <v>2648</v>
-      </c>
-[...4 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B687" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C687" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E687" s="2" t="s">
         <v>2651</v>
       </c>
-      <c r="D687" t="s">
+      <c r="F687" s="2" t="s">
         <v>2652</v>
-      </c>
-[...4 lines deleted...]
-        <v>2654</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2621</v>
+        <v>2544</v>
       </c>
       <c r="B688" t="s">
-        <v>2622</v>
+        <v>2545</v>
       </c>
       <c r="C688" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E688" s="2" t="s">
         <v>2655</v>
       </c>
-      <c r="D688" t="s">
+      <c r="F688" s="2" t="s">
         <v>2656</v>
-      </c>
-[...4 lines deleted...]
-        <v>2658</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E689" s="2" t="s">
         <v>2659</v>
       </c>
-      <c r="B689" t="s">
+      <c r="F689" s="2" t="s">
         <v>2660</v>
-      </c>
-[...10 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B690" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C690" t="s">
-        <v>299</v>
+        <v>2663</v>
       </c>
       <c r="D690" t="s">
-        <v>300</v>
+        <v>2664</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>2665</v>
       </c>
       <c r="F690" s="2" t="s">
         <v>2666</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B691" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C691" t="s">
         <v>2667</v>
       </c>
       <c r="D691" t="s">
         <v>2668</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>2669</v>
       </c>
       <c r="F691" s="2" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B692" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C692" t="s">
         <v>2671</v>
       </c>
       <c r="D692" t="s">
         <v>2672</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>2673</v>
       </c>
       <c r="F692" s="2" t="s">
         <v>2674</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B693" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C693" t="s">
         <v>2675</v>
       </c>
       <c r="D693" t="s">
         <v>2676</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>2677</v>
       </c>
       <c r="F693" s="2" t="s">
         <v>2678</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B694" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C694" t="s">
         <v>2679</v>
       </c>
       <c r="D694" t="s">
         <v>2680</v>
       </c>
       <c r="E694" s="2" t="s">
         <v>2681</v>
       </c>
       <c r="F694" s="2" t="s">
         <v>2682</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B695" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C695" t="s">
         <v>2683</v>
       </c>
       <c r="D695" t="s">
         <v>2684</v>
       </c>
       <c r="E695" s="2" t="s">
         <v>2685</v>
       </c>
       <c r="F695" s="2" t="s">
         <v>2686</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E696" s="2" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F696" s="2" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6">
+      <c r="A697" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E697" s="2" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F697" s="2" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E698" s="2" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F698" s="2" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6">
+      <c r="A699" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E699" s="2" t="s">
+        <v>2703</v>
+      </c>
+      <c r="F699" s="2" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C700" t="s">
+        <v>303</v>
+      </c>
+      <c r="D700" t="s">
+        <v>304</v>
+      </c>
+      <c r="E700" s="2" t="s">
+        <v>2705</v>
+      </c>
+      <c r="F700" s="2" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E701" s="2" t="s">
+        <v>2709</v>
+      </c>
+      <c r="F701" s="2" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E702" s="2" t="s">
+        <v>2713</v>
+      </c>
+      <c r="F702" s="2" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6">
+      <c r="A703" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E703" s="2" t="s">
+        <v>2717</v>
+      </c>
+      <c r="F703" s="2" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6">
+      <c r="A704" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E704" s="2" t="s">
+        <v>2721</v>
+      </c>
+      <c r="F704" s="2" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6">
+      <c r="A705" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E705" s="2" t="s">
+        <v>2725</v>
+      </c>
+      <c r="F705" s="2" t="s">
+        <v>2726</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">