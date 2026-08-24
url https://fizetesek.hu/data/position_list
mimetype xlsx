--- v7 (2026-07-05)
+++ v8 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2727">
   <si>
     <t>A fizetési felmérésben szereplő munkakörök listája</t>
   </si>
   <si>
     <t>www.fizetesek.hu</t>
   </si>
   <si>
     <t>Frissítve:</t>
   </si>
   <si>
-    <t>07/2026</t>
+    <t>08/2026</t>
   </si>
   <si>
     <t>Pozíciók száma</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_hu</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_hu</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_hu</t>
   </si>
   <si>
     <t>Administration</t>
   </si>